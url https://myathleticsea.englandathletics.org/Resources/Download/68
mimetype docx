--- v0 (2025-12-26)
+++ v1 (2026-04-02)
@@ -4867,59 +4867,61 @@
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27731D49" w14:textId="23B74860" w:rsidR="007B1B5F" w:rsidRPr="00972233" w:rsidRDefault="007B1B5F" w:rsidP="007B1B5F">
             <w:pPr>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Where </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BD1EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Photofinish</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> is in use with a front facing camera</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D784E" w:rsidRPr="00972233" w14:paraId="3B78AD57" w14:textId="77777777" w:rsidTr="00946632">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="11975857" w14:textId="48FB820A" w:rsidR="009D784E" w:rsidRPr="00972233" w:rsidRDefault="009D784E" w:rsidP="009D784E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4946,60 +4948,62 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7BEFD985" w14:textId="0EA35915" w:rsidR="009D784E" w:rsidRPr="00972233" w:rsidRDefault="008A448E" w:rsidP="008A448E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Where </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BD1EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Photofinish</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> is in use, in any race where the athletes can break from their lane</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D784E" w:rsidRPr="00972233" w14:paraId="4909BC42" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F9EBD59" w14:textId="77777777" w:rsidR="009D784E" w:rsidRPr="00972233" w:rsidRDefault="009D784E" w:rsidP="009D784E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5024,60 +5028,62 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58F1A312" w14:textId="49D8DE24" w:rsidR="009D784E" w:rsidRPr="00972233" w:rsidRDefault="00B8688A" w:rsidP="00B8688A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Where </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BD1EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Photofinish</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> is in use, in all sprint races</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E615430" w14:textId="73B89066" w:rsidR="00DB0A72" w:rsidRPr="00972233" w:rsidRDefault="00DB0A72" w:rsidP="00DB0A72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -5145,62 +5151,64 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59A0A44A" w14:textId="60B4EB95" w:rsidR="008F1E94" w:rsidRPr="00972233" w:rsidRDefault="009F0422" w:rsidP="009F0422">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Where would you require athletes to fix the Hip Numbers when the </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BD1EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Photofinish</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Camera is on the outside of the track? </w:t>
             </w:r>
             <w:r w:rsidR="00E63C1D" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(1 mark)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00364149" w:rsidRPr="00972233" w14:paraId="0EC2E649" w14:textId="77777777" w:rsidTr="00946632">
         <w:tc>
@@ -6631,103 +6639,83 @@
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cards/Sticks for lane draws</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E54231F" w14:textId="6FBD6411" w:rsidR="00C76853" w:rsidRPr="00972233" w:rsidRDefault="00C76853" w:rsidP="00DB0A72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10B5071C" w14:textId="77777777" w:rsidR="0069575E" w:rsidRPr="00972233" w:rsidRDefault="0069575E" w:rsidP="00DB0A72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="707497E3" w14:textId="77777777" w:rsidR="0069575E" w:rsidRPr="00972233" w:rsidRDefault="0069575E" w:rsidP="00DB0A72">
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="6FD1EB87" w14:textId="77777777" w:rsidTr="00762A86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31D54C7A" w14:textId="45235E69" w:rsidR="005E2BEA" w:rsidRPr="00972233" w:rsidRDefault="00F65E80" w:rsidP="00762A86">
+          <w:p w14:paraId="31D54C7A" w14:textId="7C9F345E" w:rsidR="005E2BEA" w:rsidRPr="00972233" w:rsidRDefault="00EC7C02" w:rsidP="00762A86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00972233">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00E41DDD" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="005E2BEA" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
@@ -8635,51 +8623,72 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="146EEE0D" w14:textId="5248FE0B" w:rsidR="00395943" w:rsidRPr="00972233" w:rsidRDefault="00395943" w:rsidP="002F59DB">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60DD9E18" w14:textId="77777777" w:rsidR="00395943" w:rsidRPr="00972233" w:rsidRDefault="00395943" w:rsidP="00316A9D">
+    <w:p w14:paraId="60DD9E18" w14:textId="77777777" w:rsidR="00395943" w:rsidRDefault="00395943" w:rsidP="00316A9D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2548FB16" w14:textId="77777777" w:rsidR="00EC7C02" w:rsidRDefault="00EC7C02" w:rsidP="00316A9D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1C667B" w14:textId="77777777" w:rsidR="00EC7C02" w:rsidRDefault="00EC7C02" w:rsidP="00316A9D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719F8F24" w14:textId="77777777" w:rsidR="00EC7C02" w:rsidRPr="00972233" w:rsidRDefault="00EC7C02" w:rsidP="00316A9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F12C537" w14:textId="77777777" w:rsidR="0069575E" w:rsidRPr="00972233" w:rsidRDefault="0069575E" w:rsidP="00316A9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="364"/>
         <w:gridCol w:w="9424"/>
       </w:tblGrid>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="7CB078A0" w14:textId="77777777" w:rsidTr="00DB0A72">
@@ -9329,58 +9338,69 @@
           </w:tcPr>
           <w:p w14:paraId="4D02002E" w14:textId="77777777" w:rsidR="0068718D" w:rsidRPr="00972233" w:rsidRDefault="0068718D" w:rsidP="0068718D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60CDB362" w14:textId="0379CA34" w:rsidR="0068718D" w:rsidRPr="00972233" w:rsidRDefault="0068718D" w:rsidP="0068718D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00972233">
-[...6 lines deleted...]
-              <w:t>So the Field Judges can see it</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>So</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Field Judges can see it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24914EA8" w14:textId="77653E44" w:rsidR="0068718D" w:rsidRPr="00972233" w:rsidRDefault="0068718D" w:rsidP="00B46728">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="4C653EF9" w14:textId="77777777" w:rsidTr="00C82424">
         <w:tc>
@@ -9523,235 +9543,182 @@
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>It does not matter, no consequences for the athlete(s). They are able to compete in the later race.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="3FCDE841" w14:textId="77777777" w:rsidTr="00C82424">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EDE25FF" w14:textId="77777777" w:rsidR="004004D6" w:rsidRPr="00972233" w:rsidRDefault="004004D6" w:rsidP="00C82424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B647E54" w14:textId="77777777" w:rsidR="004004D6" w:rsidRPr="00972233" w:rsidRDefault="004004D6" w:rsidP="00C82424">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00972233">
+          <w:p w14:paraId="6B647E54" w14:textId="77777777" w:rsidR="004004D6" w:rsidRPr="00214B14" w:rsidRDefault="004004D6" w:rsidP="00C82424">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00214B14">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="094F3C6D" w14:textId="77777777" w:rsidR="004004D6" w:rsidRPr="00972233" w:rsidRDefault="004004D6" w:rsidP="00C82424">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00972233">
+          <w:p w14:paraId="094F3C6D" w14:textId="77777777" w:rsidR="004004D6" w:rsidRPr="00214B14" w:rsidRDefault="004004D6" w:rsidP="00C82424">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00214B14">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Athlete cannot compete in later race, as this is against the rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="1CD146AD" w14:textId="77777777" w:rsidTr="00C82424">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00972233">
+      <w:tr w:rsidR="00214B14" w:rsidRPr="00972233" w14:paraId="1CD146AD" w14:textId="77777777" w:rsidTr="00C82424">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5953EA77" w14:textId="0212A082" w:rsidR="00214B14" w:rsidRPr="00972233" w:rsidRDefault="00214B14" w:rsidP="00214B14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0356C3CE" w14:textId="77777777" w:rsidR="00214B14" w:rsidRPr="00214B14" w:rsidRDefault="00214B14" w:rsidP="00214B14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00214B14">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="32A270E1" w14:textId="267D0BF6" w:rsidR="004004D6" w:rsidRPr="00972233" w:rsidRDefault="007953E8" w:rsidP="00C82424">
-[...88 lines deleted...]
-          <w:p w14:paraId="0FAB6EA5" w14:textId="77777777" w:rsidR="004004D6" w:rsidRPr="00972233" w:rsidRDefault="004004D6" w:rsidP="00C82424">
+          <w:p w14:paraId="32A270E1" w14:textId="0CC0DA76" w:rsidR="00214B14" w:rsidRPr="00A4217D" w:rsidRDefault="00214B14" w:rsidP="00214B14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00214B14">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Athlete may be able to compete if, they give the starters assistant a valid reason for withdrawing </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00214B14" w:rsidRPr="00972233" w14:paraId="77C6999D" w14:textId="77777777" w:rsidTr="00C82424">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="239113A5" w14:textId="77777777" w:rsidR="00214B14" w:rsidRPr="00972233" w:rsidRDefault="00214B14" w:rsidP="00214B14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAB6EA5" w14:textId="77777777" w:rsidR="00214B14" w:rsidRPr="00972233" w:rsidRDefault="00214B14" w:rsidP="00214B14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC07147" w14:textId="77777777" w:rsidR="004004D6" w:rsidRPr="00972233" w:rsidRDefault="004004D6" w:rsidP="00C82424">
+          <w:p w14:paraId="3EC07147" w14:textId="77777777" w:rsidR="00214B14" w:rsidRPr="00972233" w:rsidRDefault="00214B14" w:rsidP="00214B14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Athlete says they had withdrawn from the previous final because of a muscle spasm and are okay now. They are able to compete in the later race</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E08C16E" w14:textId="3B0DBEEE" w:rsidR="004004D6" w:rsidRPr="00972233" w:rsidRDefault="004004D6" w:rsidP="00B46728">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -11587,61 +11554,63 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00B13EFD" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">n a meeting where </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BD1EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Photofinish</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B13EFD" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> is in use why is it important that in sprint races the athletes are in their allocated lane wearing the correct bib as shown by the Start list? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61309463" w14:textId="69B473BE" w:rsidR="00D37A08" w:rsidRPr="00972233" w:rsidRDefault="00D37A08" w:rsidP="00B13EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -11853,59 +11822,61 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14382066" w14:textId="6ED64474" w:rsidR="001438A0" w:rsidRPr="00972233" w:rsidRDefault="001438A0" w:rsidP="001438A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">It allows the </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BD1EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Photofinish</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Officials to identify the athletes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="369FAC88" w14:textId="23BCF7AD" w:rsidR="00D37A08" w:rsidRPr="00972233" w:rsidRDefault="00D37A08" w:rsidP="00AD25C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -11961,61 +11932,63 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4222462D" w14:textId="66BDC6B7" w:rsidR="00793EC2" w:rsidRPr="00972233" w:rsidRDefault="00265990" w:rsidP="00265990">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">In a meeting where </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BD1EAD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Photofinish</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> is in use an athlete in the 200m sets up and starts in Lane 3 (because the athlete drawn in Lane 3 has not reported) and not Lane 7 as shown on the Start list, what could be the consequence of this? </w:t>
             </w:r>
             <w:r w:rsidR="00793EC2" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(1 mark)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="72694258" w14:textId="77777777" w:rsidTr="002F59DB">
         <w:tc>
           <w:tcPr>
@@ -12156,59 +12129,61 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="49297AC6" w14:textId="773DF211" w:rsidR="00793EC2" w:rsidRPr="00972233" w:rsidRDefault="00BD1EAD" w:rsidP="00883BF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Photofinish</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00883BF0" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> would record the athlete and time under the wrong name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00793EC2" w:rsidRPr="00972233" w14:paraId="7C39EAE0" w14:textId="77777777" w:rsidTr="002F59DB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61AC9ED6" w14:textId="77777777" w:rsidR="00793EC2" w:rsidRPr="00972233" w:rsidRDefault="00793EC2" w:rsidP="002F59DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -13225,484 +13200,839 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4610013" cy="4484693"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
-        <w:gridCol w:w="9327"/>
+        <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="024C94A5" w14:textId="77777777" w:rsidTr="00105C88">
+      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="024C94A5" w14:textId="77777777" w:rsidTr="000A4B85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0616038F" w14:textId="79D1F3DD" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">30. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15933222" w14:textId="77777777" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9327" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:t>You are the Starter’s Assistant for a 100m Wheelchair Race, and the front of the leading wheel of the athlete in Lane 4 is over the start line. What would you do? (1</w:t>
+            <w:tcW w:w="9498" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF70A22" w14:textId="5427A544" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>You are the Starter’s Assistant for a 100m Wheelchair Race, and</w:t>
+            </w:r>
+            <w:r w:rsidR="006252A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> after the ‘set’ command,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0048625C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">you notice </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>the front of the leading wheel of the athlete in Lane 4</w:t>
+            </w:r>
+            <w:r w:rsidR="0048625C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:r w:rsidR="00A24A07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>over</w:t>
+            </w:r>
+            <w:r w:rsidR="000A4B85">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> start line. </w:t>
+            </w:r>
+            <w:r w:rsidR="002E4563">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>After signalling to the starter, w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>hat would you do? (1</w:t>
             </w:r>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> mark)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="32508637" w14:textId="77777777" w:rsidTr="00105C88">
+      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="32508637" w14:textId="77777777" w:rsidTr="000A4B85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4EEF2CB2" w14:textId="77777777" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="48928FB1" w14:textId="77777777" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9327" w:type="dxa"/>
-[...23 lines deleted...]
-      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="5615EE61" w14:textId="77777777" w:rsidTr="00105C88">
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="399F60C7" w14:textId="449C4ED6" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No action </w:t>
+            </w:r>
+            <w:r w:rsidR="0048625C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>required, as the athlete’s torso is behind the start line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="5615EE61" w14:textId="77777777" w:rsidTr="000A4B85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5639B03D" w14:textId="77777777" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E2B0034" w14:textId="77777777" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9327" w:type="dxa"/>
-[...22 lines deleted...]
-      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="60B78325" w14:textId="77777777" w:rsidTr="00105C88">
+            <w:tcW w:w="9498" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B3C83F" w14:textId="385A0E4B" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="002E4563" w:rsidP="00105C88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ask</w:t>
+            </w:r>
+            <w:r w:rsidR="00B426F4" w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the athlete to </w:t>
+            </w:r>
+            <w:r w:rsidR="00B426F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>roll back</w:t>
+            </w:r>
+            <w:r w:rsidR="00A24A07" w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="005359B7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r w:rsidR="00A24A07" w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005359B7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the whole of </w:t>
+            </w:r>
+            <w:r w:rsidR="00A24A07" w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">front wheel </w:t>
+            </w:r>
+            <w:r w:rsidR="005359B7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>must be behind</w:t>
+            </w:r>
+            <w:r w:rsidR="00B90A97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidR="00A24A07" w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>start line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="60B78325" w14:textId="77777777" w:rsidTr="000A4B85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2266E2BF" w14:textId="77777777" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="60157541" w14:textId="77777777" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9327" w:type="dxa"/>
-[...23 lines deleted...]
-      <w:tr w:rsidR="00EF7A3E" w:rsidRPr="00972233" w14:paraId="7A462AFF" w14:textId="77777777" w:rsidTr="00105C88">
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="32401D79" w14:textId="717A28BD" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="007143A9" w:rsidP="00105C88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ask</w:t>
+            </w:r>
+            <w:r w:rsidR="00B90A97" w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the athlete to </w:t>
+            </w:r>
+            <w:r w:rsidR="00B90A97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>roll back,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B90A97" w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> so no part of the front wheel</w:t>
+            </w:r>
+            <w:r w:rsidR="0048625C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that</w:t>
+            </w:r>
+            <w:r w:rsidR="00B90A97" w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is in contact with the ground, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is </w:t>
+            </w:r>
+            <w:r w:rsidR="0048625C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>touching</w:t>
+            </w:r>
+            <w:r w:rsidR="00B90A97">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidR="00B90A97" w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>start line</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF7A3E" w:rsidRPr="00972233" w14:paraId="7A462AFF" w14:textId="77777777" w:rsidTr="000A4B85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B2F1AA0" w14:textId="77777777" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="591D5373" w14:textId="77777777" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9327" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">From the Starter Assistants’ position on the outside of the track, ask the athlete to move back, as the </w:t>
+            <w:tcW w:w="9498" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55174F33" w14:textId="486BCDAC" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="007143A9" w:rsidP="00105C88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ask</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7A3E" w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the athlete to </w:t>
+            </w:r>
+            <w:r w:rsidR="00232812">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>roll</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7A3E" w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> back, as the </w:t>
             </w:r>
             <w:r w:rsidR="0043792B" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">axle </w:t>
             </w:r>
-            <w:r w:rsidRPr="00972233">
+            <w:r w:rsidR="00EF7A3E" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(centre point) of the front wheel is in-front of the start</w:t>
+            </w:r>
+            <w:r w:rsidR="008B45E6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> line</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="70EC5FCF" w14:textId="77777777" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00EF7A3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
-        <w:gridCol w:w="9327"/>
+        <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="701B3412" w14:textId="77777777" w:rsidTr="00105C88">
+      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="701B3412" w14:textId="77777777" w:rsidTr="000A4B85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37248D0C" w14:textId="77777777" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>30A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1043E126" w14:textId="77777777" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:tcW w:w="9498" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="172135D7" w14:textId="77777777" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Please provide the relevant rule number for question 30 (1 mark)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="5DF49C06" w14:textId="77777777" w:rsidTr="00105C88">
+      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="5DF49C06" w14:textId="77777777" w:rsidTr="000A4B85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5EA994DE" w14:textId="77777777" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2AC0EC14" w14:textId="77777777" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="462D9687" w14:textId="77777777" w:rsidR="00EF7A3E" w:rsidRPr="00972233" w:rsidRDefault="00EF7A3E" w:rsidP="00105C88">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5179D061" w14:textId="77777777" w:rsidR="00172D29" w:rsidRPr="00972233" w:rsidRDefault="00172D29" w:rsidP="00AD25C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -14802,67 +15132,94 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6D23F74B" w14:textId="77777777" w:rsidR="008D7160" w:rsidRPr="00972233" w:rsidRDefault="008D7160" w:rsidP="008D7160">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="17D2F6BA" w14:textId="58FA8155" w:rsidR="008D7160" w:rsidRPr="00972233" w:rsidRDefault="008D7160" w:rsidP="008D7160">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">You do not need to set up your starting position where the </w:t>
+          <w:p w14:paraId="17D2F6BA" w14:textId="2180F11A" w:rsidR="008D7160" w:rsidRPr="00972233" w:rsidRDefault="008D7160" w:rsidP="008D7160">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>You do not need to set up</w:t>
+            </w:r>
+            <w:r w:rsidR="00D3156D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="002A77F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your starting position where the </w:t>
             </w:r>
             <w:r w:rsidR="00274933" w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>imekeepers can reasonably see you</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="6A1A7701" w14:textId="77777777" w:rsidTr="002F59DB">
         <w:tc>
           <w:tcPr>
@@ -16256,67 +16613,67 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1D41FE5A" w14:textId="77777777" w:rsidR="007A35C8" w:rsidRPr="00972233" w:rsidRDefault="007A35C8" w:rsidP="007A35C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="07C77A98" w14:textId="034418DC" w:rsidR="007A35C8" w:rsidRPr="00972233" w:rsidRDefault="007A35C8" w:rsidP="007A35C8">
-[...15 lines deleted...]
-              <w:t>Ask the Starter’s Assistant what the problem with the athlete is</w:t>
+          <w:p w14:paraId="07C77A98" w14:textId="07C1AF13" w:rsidR="007A35C8" w:rsidRPr="00AF5AA9" w:rsidRDefault="00AF5AA9" w:rsidP="007A35C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF5AA9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ask the athletes to settle much quicker and do not show the race any card</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="39461738" w14:textId="77777777" w:rsidTr="002F59DB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24BD38F9" w14:textId="77777777" w:rsidR="007A35C8" w:rsidRPr="00972233" w:rsidRDefault="007A35C8" w:rsidP="007A35C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A3F666D" w14:textId="77777777" w:rsidR="007A35C8" w:rsidRPr="00972233" w:rsidRDefault="007A35C8" w:rsidP="007A35C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -16333,176 +16690,186 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D491F64" w14:textId="025AB9AE" w:rsidR="007A35C8" w:rsidRPr="00972233" w:rsidRDefault="007A35C8" w:rsidP="007A35C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4555"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ask the Starter’s Assistant to disqualify the moving athlete</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="2D39485C" w14:textId="77777777" w:rsidTr="002F59DB">
+      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="2D39485C" w14:textId="77777777" w:rsidTr="00517876">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="50F59BA8" w14:textId="6CBA57E5" w:rsidR="007A35C8" w:rsidRPr="00972233" w:rsidRDefault="007A35C8" w:rsidP="007A35C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="79614D7A" w14:textId="77777777" w:rsidR="007A35C8" w:rsidRPr="00972233" w:rsidRDefault="007A35C8" w:rsidP="007A35C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="24E62C2C" w14:textId="479BF49D" w:rsidR="007A35C8" w:rsidRPr="00972233" w:rsidRDefault="00B8122A" w:rsidP="007A35C8">
+          <w:p w14:paraId="24E62C2C" w14:textId="1DC50F5B" w:rsidR="007A35C8" w:rsidRPr="00A34423" w:rsidRDefault="00A34423" w:rsidP="007A35C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4555"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00972233">
-[...20 lines deleted...]
-      <w:tr w:rsidR="007A35C8" w:rsidRPr="00972233" w14:paraId="21223877" w14:textId="77777777" w:rsidTr="002F59DB">
+            <w:r w:rsidRPr="00A34423">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ask the Starter’s Assistant to ask the athlete what the problem is</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A35C8" w:rsidRPr="00972233" w14:paraId="21223877" w14:textId="77777777" w:rsidTr="00517876">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0999C9FE" w14:textId="43CAD3E4" w:rsidR="007A35C8" w:rsidRPr="00972233" w:rsidRDefault="007A35C8" w:rsidP="007A35C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE6BD35" w14:textId="77777777" w:rsidR="007A35C8" w:rsidRPr="00972233" w:rsidRDefault="007A35C8" w:rsidP="007A35C8">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00972233">
+          <w:p w14:paraId="6BE6BD35" w14:textId="38DE7C45" w:rsidR="007A35C8" w:rsidRPr="00972233" w:rsidRDefault="00723AE2" w:rsidP="007A35C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF59357" w14:textId="25402595" w:rsidR="007A35C8" w:rsidRPr="00972233" w:rsidRDefault="007A35C8" w:rsidP="007A35C8">
+          <w:p w14:paraId="0DF59357" w14:textId="2BB9AB54" w:rsidR="007A35C8" w:rsidRPr="00972233" w:rsidRDefault="0016055C" w:rsidP="007A35C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4555"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00972233">
-[...6 lines deleted...]
-              <w:t>Ask the Starter’s Assistant to show a Green Card</w:t>
+            <w:r w:rsidRPr="00723AE2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Ask the athletes to settle much quicker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and show the race </w:t>
+            </w:r>
+            <w:r w:rsidR="007A35C8" w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>a Green Card</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1866D1AF" w14:textId="0F7F7266" w:rsidR="00C11CB5" w:rsidRPr="00972233" w:rsidRDefault="00C11CB5" w:rsidP="00AD25C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="29C80B38" w14:textId="77777777" w:rsidTr="001E0131">
         <w:tc>
@@ -17974,269 +18341,305 @@
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D4A9B44" w14:textId="6D49AF7D" w:rsidR="004B704D" w:rsidRPr="00972233" w:rsidRDefault="00A66363" w:rsidP="00A66363">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>As the Starter you have disqualified an athlete for a False Start, the athlete complains to the Track Referee saying they believe they did not False Start. Who would decide on the fairness of your decision? (1 Mark)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="6DC400AE" w14:textId="77777777" w:rsidTr="002F59DB">
-[...18 lines deleted...]
-          <w:p w14:paraId="57691A9A" w14:textId="77777777" w:rsidR="004B704D" w:rsidRPr="00972233" w:rsidRDefault="004B704D" w:rsidP="002F59DB">
+      <w:tr w:rsidR="004B2093" w:rsidRPr="00972233" w14:paraId="6DC400AE" w14:textId="77777777" w:rsidTr="002F59DB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3686409A" w14:textId="77777777" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="57691A9A" w14:textId="77777777" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="762E6ACC" w14:textId="435F867D" w:rsidR="004B704D" w:rsidRPr="00972233" w:rsidRDefault="003F4874" w:rsidP="002F59DB">
-[...11 lines deleted...]
-                <w:kern w:val="0"/>
+          <w:p w14:paraId="762E6ACC" w14:textId="17F6E3B7" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4874">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Meeting Organiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="7C8B636C" w14:textId="77777777" w:rsidTr="002F59DB">
-[...16 lines deleted...]
-          <w:p w14:paraId="236A1048" w14:textId="77777777" w:rsidR="007917AB" w:rsidRPr="00972233" w:rsidRDefault="007917AB" w:rsidP="007917AB">
+      <w:tr w:rsidR="004B2093" w:rsidRPr="00972233" w14:paraId="7C8B636C" w14:textId="77777777" w:rsidTr="002F59DB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="135AF4B2" w14:textId="77777777" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="236A1048" w14:textId="77777777" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972233">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36FF55CD" w14:textId="4A3FCD26" w:rsidR="007917AB" w:rsidRPr="00972233" w:rsidRDefault="007917AB" w:rsidP="007917AB">
-[...11 lines deleted...]
-                <w:kern w:val="0"/>
+          <w:p w14:paraId="36FF55CD" w14:textId="64601D8C" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007917AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Field</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007917AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B2093" w:rsidRPr="00972233" w14:paraId="5AED1C90" w14:textId="77777777" w:rsidTr="002F59DB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A723128" w14:textId="44715E50" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D47604" w14:textId="77777777" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9327" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C050EB" w14:textId="688C36DD" w:rsidR="004B2093" w:rsidRPr="004B2093" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B2093">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The Track Referee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00972233" w:rsidRPr="00972233" w14:paraId="5AED1C90" w14:textId="77777777" w:rsidTr="002F59DB">
-[...28 lines deleted...]
-              <w:t>C</w:t>
+      <w:tr w:rsidR="004B2093" w:rsidRPr="00972233" w14:paraId="7B14FD0D" w14:textId="77777777" w:rsidTr="002F59DB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="556DAE4E" w14:textId="77777777" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="461" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC4D90C" w14:textId="77777777" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00972233">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...66 lines deleted...]
-                <w:kern w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C7A515" w14:textId="3412BE12" w:rsidR="004B2093" w:rsidRPr="00972233" w:rsidRDefault="004B2093" w:rsidP="004B2093">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007917AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The Chief Starter’s Assistant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13002D8E" w14:textId="4C3C0EA9" w:rsidR="008E2BE7" w:rsidRPr="00972233" w:rsidRDefault="008E2BE7" w:rsidP="00AD25C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="461"/>
@@ -22671,126 +23074,132 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F54FD4" w:rsidRPr="00972233" w:rsidSect="00D75AFF">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="720" w:bottom="142" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D17EC3F" w14:textId="77777777" w:rsidR="00874674" w:rsidRDefault="00874674" w:rsidP="00C76853">
+    <w:p w14:paraId="437F9ABF" w14:textId="77777777" w:rsidR="00F532C4" w:rsidRDefault="00F532C4" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50BB9EDF" w14:textId="77777777" w:rsidR="00874674" w:rsidRDefault="00874674" w:rsidP="00C76853">
+    <w:p w14:paraId="3CFB2ADA" w14:textId="77777777" w:rsidR="00F532C4" w:rsidRDefault="00F532C4" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Narrow">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CD2F69E" w14:textId="77777777" w:rsidR="00874674" w:rsidRDefault="00874674" w:rsidP="00C76853">
+    <w:p w14:paraId="4C34B2B3" w14:textId="77777777" w:rsidR="00F532C4" w:rsidRDefault="00F532C4" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="385C6F41" w14:textId="77777777" w:rsidR="00874674" w:rsidRDefault="00874674" w:rsidP="00C76853">
+    <w:p w14:paraId="696497BD" w14:textId="77777777" w:rsidR="00F532C4" w:rsidRDefault="00F532C4" w:rsidP="00C76853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47279D0C" w14:textId="17FBE096" w:rsidR="00C76853" w:rsidRDefault="00C76853">
+  <w:p w14:paraId="47279D0C" w14:textId="497ECC36" w:rsidR="00C76853" w:rsidRDefault="00C76853">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E44F07B" wp14:editId="281204BB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1600200</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-130175</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3543300" cy="811274"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="1571971461" name="Picture 4" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -22819,51 +23228,58 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="3543300" cy="811274"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="006E100E">
       <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>Version 1</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="00ED5262">
+      <w:rPr>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FF356D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D220B6FE"/>
     <w:lvl w:ilvl="0" w:tplc="8DC8C486">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
@@ -23068,257 +23484,272 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD25C7"/>
     <w:rsid w:val="00002D06"/>
     <w:rsid w:val="000033F5"/>
     <w:rsid w:val="00005235"/>
     <w:rsid w:val="00014466"/>
     <w:rsid w:val="00015759"/>
     <w:rsid w:val="0001642C"/>
     <w:rsid w:val="00017268"/>
     <w:rsid w:val="00020391"/>
     <w:rsid w:val="00022856"/>
     <w:rsid w:val="000231DB"/>
     <w:rsid w:val="00025334"/>
     <w:rsid w:val="000320E1"/>
     <w:rsid w:val="0003303C"/>
     <w:rsid w:val="00034F6D"/>
     <w:rsid w:val="00035213"/>
     <w:rsid w:val="00037AA1"/>
     <w:rsid w:val="00040A76"/>
+    <w:rsid w:val="000419E8"/>
     <w:rsid w:val="00041B40"/>
     <w:rsid w:val="0004788C"/>
     <w:rsid w:val="00047948"/>
     <w:rsid w:val="00050373"/>
     <w:rsid w:val="0005261D"/>
     <w:rsid w:val="00052AC3"/>
     <w:rsid w:val="00053A4D"/>
     <w:rsid w:val="00054081"/>
     <w:rsid w:val="0005475F"/>
     <w:rsid w:val="00054C27"/>
+    <w:rsid w:val="0005730A"/>
     <w:rsid w:val="00060432"/>
+    <w:rsid w:val="000615F1"/>
+    <w:rsid w:val="00071540"/>
     <w:rsid w:val="0007229D"/>
     <w:rsid w:val="0007593A"/>
     <w:rsid w:val="00082221"/>
     <w:rsid w:val="00082C1F"/>
     <w:rsid w:val="000861EC"/>
     <w:rsid w:val="00086859"/>
     <w:rsid w:val="00090C67"/>
     <w:rsid w:val="0009223E"/>
     <w:rsid w:val="0009366E"/>
     <w:rsid w:val="00096671"/>
     <w:rsid w:val="000A0009"/>
     <w:rsid w:val="000A226D"/>
     <w:rsid w:val="000A2DFE"/>
     <w:rsid w:val="000A44BF"/>
+    <w:rsid w:val="000A4B85"/>
     <w:rsid w:val="000A6AF6"/>
     <w:rsid w:val="000B6FC1"/>
+    <w:rsid w:val="000C5613"/>
     <w:rsid w:val="000C6B33"/>
     <w:rsid w:val="000C73FF"/>
     <w:rsid w:val="000D173B"/>
     <w:rsid w:val="000D1FC3"/>
+    <w:rsid w:val="000D3DF0"/>
     <w:rsid w:val="000D64EF"/>
     <w:rsid w:val="000D6A37"/>
     <w:rsid w:val="000E0F5D"/>
     <w:rsid w:val="000E3F5E"/>
     <w:rsid w:val="000E472C"/>
     <w:rsid w:val="000E5DF4"/>
     <w:rsid w:val="000F0CA9"/>
     <w:rsid w:val="000F73F2"/>
     <w:rsid w:val="001000DA"/>
     <w:rsid w:val="00100365"/>
     <w:rsid w:val="001009F7"/>
     <w:rsid w:val="00100BE5"/>
     <w:rsid w:val="001010A0"/>
     <w:rsid w:val="0010151B"/>
     <w:rsid w:val="00107277"/>
     <w:rsid w:val="001100DC"/>
     <w:rsid w:val="00111D6E"/>
     <w:rsid w:val="00111DA1"/>
     <w:rsid w:val="00121688"/>
     <w:rsid w:val="00122DC3"/>
     <w:rsid w:val="00130350"/>
     <w:rsid w:val="001340E0"/>
     <w:rsid w:val="001344E3"/>
     <w:rsid w:val="00134F1D"/>
     <w:rsid w:val="00135023"/>
     <w:rsid w:val="00135687"/>
     <w:rsid w:val="001432B6"/>
     <w:rsid w:val="001438A0"/>
     <w:rsid w:val="001517CB"/>
     <w:rsid w:val="00154785"/>
     <w:rsid w:val="00154B3A"/>
     <w:rsid w:val="001569C6"/>
+    <w:rsid w:val="0016055C"/>
     <w:rsid w:val="00161DB0"/>
     <w:rsid w:val="00163332"/>
     <w:rsid w:val="00164404"/>
     <w:rsid w:val="00170136"/>
     <w:rsid w:val="0017144C"/>
     <w:rsid w:val="00172A9A"/>
     <w:rsid w:val="00172D29"/>
     <w:rsid w:val="00181F71"/>
     <w:rsid w:val="00181FD1"/>
     <w:rsid w:val="001832E2"/>
     <w:rsid w:val="00184CD6"/>
     <w:rsid w:val="00192DFC"/>
     <w:rsid w:val="001A0784"/>
     <w:rsid w:val="001A081E"/>
     <w:rsid w:val="001A31D2"/>
     <w:rsid w:val="001A6A56"/>
     <w:rsid w:val="001B133C"/>
     <w:rsid w:val="001B1819"/>
+    <w:rsid w:val="001B2CA9"/>
     <w:rsid w:val="001B4F2F"/>
     <w:rsid w:val="001C10F5"/>
     <w:rsid w:val="001C172A"/>
     <w:rsid w:val="001C4CA5"/>
     <w:rsid w:val="001C56A5"/>
     <w:rsid w:val="001C5895"/>
     <w:rsid w:val="001D3450"/>
     <w:rsid w:val="001D6A8C"/>
     <w:rsid w:val="001E0131"/>
     <w:rsid w:val="001E1C8D"/>
     <w:rsid w:val="001E30D2"/>
     <w:rsid w:val="001E3473"/>
     <w:rsid w:val="001E46D6"/>
     <w:rsid w:val="001E6042"/>
     <w:rsid w:val="001E6B7C"/>
     <w:rsid w:val="001E71F7"/>
     <w:rsid w:val="001F1E6E"/>
     <w:rsid w:val="001F27E4"/>
     <w:rsid w:val="00200C36"/>
     <w:rsid w:val="00201207"/>
     <w:rsid w:val="00201650"/>
     <w:rsid w:val="002022FB"/>
     <w:rsid w:val="00202713"/>
     <w:rsid w:val="00210F4F"/>
     <w:rsid w:val="002111D3"/>
     <w:rsid w:val="002139E0"/>
+    <w:rsid w:val="00214B14"/>
     <w:rsid w:val="00216AA7"/>
     <w:rsid w:val="00216D5C"/>
     <w:rsid w:val="00221D54"/>
     <w:rsid w:val="00223AC0"/>
     <w:rsid w:val="00225CD8"/>
     <w:rsid w:val="0022603D"/>
     <w:rsid w:val="00226091"/>
     <w:rsid w:val="002306DF"/>
     <w:rsid w:val="0023167C"/>
+    <w:rsid w:val="00232812"/>
     <w:rsid w:val="002339BA"/>
     <w:rsid w:val="00233CBE"/>
     <w:rsid w:val="00234EA6"/>
     <w:rsid w:val="002358B7"/>
     <w:rsid w:val="00237A70"/>
     <w:rsid w:val="002407A9"/>
     <w:rsid w:val="0024105F"/>
     <w:rsid w:val="0024503F"/>
     <w:rsid w:val="00245701"/>
     <w:rsid w:val="00246343"/>
     <w:rsid w:val="00250526"/>
     <w:rsid w:val="00253715"/>
     <w:rsid w:val="00254BF9"/>
     <w:rsid w:val="00255084"/>
     <w:rsid w:val="00257706"/>
     <w:rsid w:val="0026150E"/>
     <w:rsid w:val="00262565"/>
     <w:rsid w:val="002628B0"/>
     <w:rsid w:val="00262AA5"/>
     <w:rsid w:val="00262AC8"/>
     <w:rsid w:val="00265990"/>
     <w:rsid w:val="00267091"/>
     <w:rsid w:val="0027257C"/>
     <w:rsid w:val="002725F2"/>
     <w:rsid w:val="00274933"/>
     <w:rsid w:val="00284A22"/>
     <w:rsid w:val="00284F48"/>
     <w:rsid w:val="00286486"/>
     <w:rsid w:val="0029199C"/>
     <w:rsid w:val="002927DA"/>
     <w:rsid w:val="00293EA4"/>
     <w:rsid w:val="00294935"/>
     <w:rsid w:val="002A1DC2"/>
     <w:rsid w:val="002A2BE7"/>
     <w:rsid w:val="002A424F"/>
     <w:rsid w:val="002A42AF"/>
     <w:rsid w:val="002A698A"/>
+    <w:rsid w:val="002A77F9"/>
     <w:rsid w:val="002B1FF2"/>
     <w:rsid w:val="002B3EF4"/>
     <w:rsid w:val="002B486B"/>
     <w:rsid w:val="002B6870"/>
     <w:rsid w:val="002C338F"/>
     <w:rsid w:val="002C4589"/>
     <w:rsid w:val="002D204D"/>
     <w:rsid w:val="002D2C56"/>
     <w:rsid w:val="002D640F"/>
     <w:rsid w:val="002D7B4E"/>
     <w:rsid w:val="002E0D49"/>
     <w:rsid w:val="002E1603"/>
     <w:rsid w:val="002E4527"/>
+    <w:rsid w:val="002E4563"/>
+    <w:rsid w:val="002E675A"/>
     <w:rsid w:val="002E696D"/>
     <w:rsid w:val="002E6BD3"/>
     <w:rsid w:val="002E716C"/>
     <w:rsid w:val="002F3424"/>
     <w:rsid w:val="002F4241"/>
     <w:rsid w:val="002F469A"/>
     <w:rsid w:val="002F46A0"/>
     <w:rsid w:val="00301EDE"/>
     <w:rsid w:val="003027E6"/>
     <w:rsid w:val="003042E7"/>
     <w:rsid w:val="00305E70"/>
     <w:rsid w:val="00306875"/>
     <w:rsid w:val="003125A7"/>
     <w:rsid w:val="00312A76"/>
     <w:rsid w:val="003140C5"/>
     <w:rsid w:val="00316A9D"/>
     <w:rsid w:val="00317A7B"/>
     <w:rsid w:val="003233FC"/>
     <w:rsid w:val="00325130"/>
     <w:rsid w:val="00325D46"/>
     <w:rsid w:val="00327C4E"/>
     <w:rsid w:val="0033134B"/>
     <w:rsid w:val="00332FBA"/>
     <w:rsid w:val="00337608"/>
     <w:rsid w:val="00340CFC"/>
@@ -23336,272 +23767,284 @@
     <w:rsid w:val="00363489"/>
     <w:rsid w:val="00363E90"/>
     <w:rsid w:val="00364149"/>
     <w:rsid w:val="00365293"/>
     <w:rsid w:val="003672AE"/>
     <w:rsid w:val="00373C7F"/>
     <w:rsid w:val="00373FD3"/>
     <w:rsid w:val="00375F89"/>
     <w:rsid w:val="00376474"/>
     <w:rsid w:val="00377116"/>
     <w:rsid w:val="00383895"/>
     <w:rsid w:val="00384E6D"/>
     <w:rsid w:val="003956B8"/>
     <w:rsid w:val="00395704"/>
     <w:rsid w:val="00395943"/>
     <w:rsid w:val="003959EC"/>
     <w:rsid w:val="003A08C3"/>
     <w:rsid w:val="003A19A9"/>
     <w:rsid w:val="003A2BA2"/>
     <w:rsid w:val="003A3C9A"/>
     <w:rsid w:val="003A3FE8"/>
     <w:rsid w:val="003B4146"/>
     <w:rsid w:val="003B4A70"/>
     <w:rsid w:val="003B70EF"/>
     <w:rsid w:val="003B7747"/>
+    <w:rsid w:val="003B7CA4"/>
     <w:rsid w:val="003C35F3"/>
     <w:rsid w:val="003C511B"/>
     <w:rsid w:val="003D02AA"/>
     <w:rsid w:val="003D073E"/>
+    <w:rsid w:val="003D5ECB"/>
     <w:rsid w:val="003E1371"/>
     <w:rsid w:val="003E2F93"/>
     <w:rsid w:val="003E319E"/>
     <w:rsid w:val="003E6F5D"/>
     <w:rsid w:val="003F10DA"/>
     <w:rsid w:val="003F4874"/>
     <w:rsid w:val="003F5C14"/>
     <w:rsid w:val="003F64F0"/>
     <w:rsid w:val="003F762B"/>
     <w:rsid w:val="004004D6"/>
     <w:rsid w:val="004012C6"/>
     <w:rsid w:val="00401A9D"/>
     <w:rsid w:val="0040376C"/>
     <w:rsid w:val="0040403D"/>
     <w:rsid w:val="00404DFD"/>
     <w:rsid w:val="00406279"/>
+    <w:rsid w:val="0041016C"/>
     <w:rsid w:val="004140A2"/>
     <w:rsid w:val="00415D7D"/>
     <w:rsid w:val="004162A5"/>
     <w:rsid w:val="0042278E"/>
     <w:rsid w:val="00422A88"/>
     <w:rsid w:val="004233E3"/>
     <w:rsid w:val="004259FA"/>
     <w:rsid w:val="004350D4"/>
     <w:rsid w:val="004372ED"/>
     <w:rsid w:val="0043792B"/>
     <w:rsid w:val="00440043"/>
     <w:rsid w:val="0044022E"/>
     <w:rsid w:val="00440321"/>
     <w:rsid w:val="0044079B"/>
     <w:rsid w:val="004428D7"/>
     <w:rsid w:val="0044337B"/>
     <w:rsid w:val="00444A51"/>
     <w:rsid w:val="00444E9D"/>
     <w:rsid w:val="0044551F"/>
     <w:rsid w:val="00450163"/>
     <w:rsid w:val="0045041C"/>
     <w:rsid w:val="004506FF"/>
     <w:rsid w:val="004516B2"/>
     <w:rsid w:val="00451A89"/>
     <w:rsid w:val="00455038"/>
     <w:rsid w:val="004552DC"/>
     <w:rsid w:val="004568C5"/>
     <w:rsid w:val="00456D74"/>
     <w:rsid w:val="004625A2"/>
     <w:rsid w:val="0046490C"/>
     <w:rsid w:val="00465739"/>
     <w:rsid w:val="004706FD"/>
     <w:rsid w:val="00470EB3"/>
     <w:rsid w:val="004725AC"/>
     <w:rsid w:val="004736DA"/>
     <w:rsid w:val="004754E5"/>
     <w:rsid w:val="004815D8"/>
     <w:rsid w:val="0048243C"/>
     <w:rsid w:val="0048330C"/>
     <w:rsid w:val="00484DD8"/>
+    <w:rsid w:val="0048625C"/>
     <w:rsid w:val="004945B6"/>
     <w:rsid w:val="004964BD"/>
     <w:rsid w:val="004A2789"/>
     <w:rsid w:val="004A38CE"/>
     <w:rsid w:val="004A7179"/>
     <w:rsid w:val="004B0BCC"/>
+    <w:rsid w:val="004B2093"/>
     <w:rsid w:val="004B2258"/>
     <w:rsid w:val="004B622C"/>
     <w:rsid w:val="004B63B8"/>
     <w:rsid w:val="004B704D"/>
     <w:rsid w:val="004B7D65"/>
     <w:rsid w:val="004C084A"/>
     <w:rsid w:val="004C1287"/>
     <w:rsid w:val="004C26B9"/>
     <w:rsid w:val="004C3768"/>
     <w:rsid w:val="004C59D6"/>
     <w:rsid w:val="004C73F2"/>
     <w:rsid w:val="004D03CE"/>
     <w:rsid w:val="004D2609"/>
     <w:rsid w:val="004E00F3"/>
     <w:rsid w:val="004E1864"/>
     <w:rsid w:val="004E2C0B"/>
     <w:rsid w:val="004E4985"/>
     <w:rsid w:val="004E5538"/>
     <w:rsid w:val="004F17BA"/>
     <w:rsid w:val="004F3A69"/>
     <w:rsid w:val="00505D1C"/>
     <w:rsid w:val="00510738"/>
     <w:rsid w:val="00512208"/>
     <w:rsid w:val="005131F8"/>
     <w:rsid w:val="00514A85"/>
+    <w:rsid w:val="00517876"/>
     <w:rsid w:val="005207A8"/>
     <w:rsid w:val="00520A5D"/>
     <w:rsid w:val="00520FE6"/>
     <w:rsid w:val="00522BE0"/>
     <w:rsid w:val="00524553"/>
     <w:rsid w:val="00524C64"/>
     <w:rsid w:val="005251C1"/>
     <w:rsid w:val="00526387"/>
     <w:rsid w:val="00533CF1"/>
+    <w:rsid w:val="005359B7"/>
     <w:rsid w:val="005368D5"/>
     <w:rsid w:val="00544A79"/>
     <w:rsid w:val="00547683"/>
     <w:rsid w:val="00550820"/>
     <w:rsid w:val="00550964"/>
     <w:rsid w:val="00552634"/>
     <w:rsid w:val="005544F0"/>
     <w:rsid w:val="00555794"/>
     <w:rsid w:val="00560B92"/>
     <w:rsid w:val="005628D5"/>
     <w:rsid w:val="00562ACA"/>
     <w:rsid w:val="005640A2"/>
     <w:rsid w:val="005649DE"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057569B"/>
     <w:rsid w:val="005768BB"/>
     <w:rsid w:val="00582F8D"/>
     <w:rsid w:val="0058464E"/>
     <w:rsid w:val="00584968"/>
+    <w:rsid w:val="00585A26"/>
     <w:rsid w:val="00587BA9"/>
     <w:rsid w:val="00590087"/>
     <w:rsid w:val="005966B2"/>
     <w:rsid w:val="005970A0"/>
     <w:rsid w:val="005977D8"/>
     <w:rsid w:val="00597A05"/>
     <w:rsid w:val="005A1660"/>
     <w:rsid w:val="005A1D2E"/>
     <w:rsid w:val="005A274D"/>
     <w:rsid w:val="005A35BF"/>
     <w:rsid w:val="005A3CFF"/>
     <w:rsid w:val="005A43D8"/>
     <w:rsid w:val="005A4CCF"/>
     <w:rsid w:val="005A59B7"/>
     <w:rsid w:val="005B544B"/>
     <w:rsid w:val="005B5AD4"/>
     <w:rsid w:val="005C0FAE"/>
     <w:rsid w:val="005C1582"/>
     <w:rsid w:val="005D109C"/>
     <w:rsid w:val="005D2477"/>
     <w:rsid w:val="005D393B"/>
     <w:rsid w:val="005D4B73"/>
     <w:rsid w:val="005D5536"/>
     <w:rsid w:val="005E07C9"/>
     <w:rsid w:val="005E2BEA"/>
     <w:rsid w:val="005F0305"/>
     <w:rsid w:val="005F45AF"/>
     <w:rsid w:val="005F52E1"/>
     <w:rsid w:val="005F6BB2"/>
     <w:rsid w:val="00605140"/>
     <w:rsid w:val="00605BDA"/>
     <w:rsid w:val="006063C7"/>
     <w:rsid w:val="006110B7"/>
     <w:rsid w:val="006175CD"/>
+    <w:rsid w:val="006252A2"/>
     <w:rsid w:val="006253FF"/>
     <w:rsid w:val="0062728C"/>
     <w:rsid w:val="00630F76"/>
     <w:rsid w:val="00631998"/>
     <w:rsid w:val="006334FA"/>
     <w:rsid w:val="00636D17"/>
     <w:rsid w:val="00636FF0"/>
     <w:rsid w:val="00637066"/>
     <w:rsid w:val="0064021E"/>
     <w:rsid w:val="006408EA"/>
     <w:rsid w:val="00641F26"/>
     <w:rsid w:val="0064298E"/>
     <w:rsid w:val="006457FD"/>
+    <w:rsid w:val="006509EC"/>
     <w:rsid w:val="006535AE"/>
     <w:rsid w:val="006538C3"/>
     <w:rsid w:val="00656086"/>
     <w:rsid w:val="006578EF"/>
     <w:rsid w:val="0066096A"/>
     <w:rsid w:val="0066176E"/>
     <w:rsid w:val="00666693"/>
     <w:rsid w:val="006673D9"/>
     <w:rsid w:val="0067014A"/>
     <w:rsid w:val="00673AED"/>
     <w:rsid w:val="00682957"/>
     <w:rsid w:val="00684C06"/>
     <w:rsid w:val="00685BA4"/>
     <w:rsid w:val="00686DBF"/>
     <w:rsid w:val="0068718D"/>
     <w:rsid w:val="00690819"/>
     <w:rsid w:val="00691658"/>
     <w:rsid w:val="006927BB"/>
     <w:rsid w:val="00692F48"/>
     <w:rsid w:val="00693DED"/>
     <w:rsid w:val="00694F9E"/>
     <w:rsid w:val="0069575E"/>
     <w:rsid w:val="00695923"/>
     <w:rsid w:val="00696F24"/>
     <w:rsid w:val="00697443"/>
     <w:rsid w:val="006A1A5D"/>
     <w:rsid w:val="006A3F2A"/>
     <w:rsid w:val="006A5FA0"/>
     <w:rsid w:val="006B069E"/>
     <w:rsid w:val="006B14E0"/>
     <w:rsid w:val="006B4C12"/>
     <w:rsid w:val="006B65DE"/>
     <w:rsid w:val="006B75EB"/>
     <w:rsid w:val="006B789D"/>
     <w:rsid w:val="006C28E0"/>
     <w:rsid w:val="006C3131"/>
     <w:rsid w:val="006C5C14"/>
     <w:rsid w:val="006D1284"/>
     <w:rsid w:val="006D691A"/>
     <w:rsid w:val="006E100E"/>
     <w:rsid w:val="006E19C3"/>
     <w:rsid w:val="006F0716"/>
     <w:rsid w:val="006F2945"/>
     <w:rsid w:val="006F3940"/>
     <w:rsid w:val="006F5D70"/>
     <w:rsid w:val="00705426"/>
     <w:rsid w:val="007054DE"/>
     <w:rsid w:val="00710BF2"/>
     <w:rsid w:val="00712857"/>
     <w:rsid w:val="00712D13"/>
+    <w:rsid w:val="007143A9"/>
     <w:rsid w:val="007159FE"/>
     <w:rsid w:val="00716686"/>
     <w:rsid w:val="00716937"/>
     <w:rsid w:val="00716E0A"/>
     <w:rsid w:val="00720445"/>
     <w:rsid w:val="00722FD6"/>
+    <w:rsid w:val="00723AE2"/>
     <w:rsid w:val="007272D4"/>
     <w:rsid w:val="007300A0"/>
     <w:rsid w:val="007307AD"/>
     <w:rsid w:val="00732305"/>
     <w:rsid w:val="00732367"/>
     <w:rsid w:val="00732F9A"/>
     <w:rsid w:val="00733CD3"/>
     <w:rsid w:val="007372F6"/>
     <w:rsid w:val="007474AA"/>
     <w:rsid w:val="0075063D"/>
     <w:rsid w:val="00751908"/>
     <w:rsid w:val="00755EAA"/>
     <w:rsid w:val="00756AC9"/>
     <w:rsid w:val="00757FF4"/>
     <w:rsid w:val="007600D2"/>
     <w:rsid w:val="0076061D"/>
     <w:rsid w:val="0076475B"/>
     <w:rsid w:val="00767741"/>
     <w:rsid w:val="00767BAE"/>
     <w:rsid w:val="007713EA"/>
     <w:rsid w:val="007759EE"/>
     <w:rsid w:val="0077731C"/>
     <w:rsid w:val="00777E4C"/>
     <w:rsid w:val="00780019"/>
     <w:rsid w:val="007823B0"/>
@@ -23648,130 +24091,134 @@
     <w:rsid w:val="00802392"/>
     <w:rsid w:val="008034D4"/>
     <w:rsid w:val="008036E6"/>
     <w:rsid w:val="00803B0D"/>
     <w:rsid w:val="0080754A"/>
     <w:rsid w:val="008077D3"/>
     <w:rsid w:val="00807F70"/>
     <w:rsid w:val="00811B54"/>
     <w:rsid w:val="00814EFE"/>
     <w:rsid w:val="00816149"/>
     <w:rsid w:val="00823A85"/>
     <w:rsid w:val="008246E2"/>
     <w:rsid w:val="00825790"/>
     <w:rsid w:val="008314AF"/>
     <w:rsid w:val="008334E3"/>
     <w:rsid w:val="00836666"/>
     <w:rsid w:val="0084141F"/>
     <w:rsid w:val="008443F9"/>
     <w:rsid w:val="00847127"/>
     <w:rsid w:val="0085196F"/>
     <w:rsid w:val="008536C6"/>
     <w:rsid w:val="0085565D"/>
     <w:rsid w:val="00856B5F"/>
     <w:rsid w:val="00861839"/>
     <w:rsid w:val="00863279"/>
+    <w:rsid w:val="00863EA3"/>
     <w:rsid w:val="00865D1E"/>
     <w:rsid w:val="00866A04"/>
     <w:rsid w:val="008675B1"/>
     <w:rsid w:val="00867DB5"/>
     <w:rsid w:val="0087175C"/>
     <w:rsid w:val="008721A6"/>
     <w:rsid w:val="00874674"/>
     <w:rsid w:val="008755CA"/>
     <w:rsid w:val="0087625C"/>
     <w:rsid w:val="0087627B"/>
     <w:rsid w:val="00877917"/>
     <w:rsid w:val="008802CD"/>
     <w:rsid w:val="0088262D"/>
     <w:rsid w:val="00883BF0"/>
     <w:rsid w:val="008860ED"/>
     <w:rsid w:val="008902C7"/>
     <w:rsid w:val="00890A88"/>
     <w:rsid w:val="008918CD"/>
     <w:rsid w:val="0089366D"/>
     <w:rsid w:val="00894633"/>
     <w:rsid w:val="00895359"/>
     <w:rsid w:val="00896C85"/>
     <w:rsid w:val="008A42CC"/>
     <w:rsid w:val="008A448E"/>
     <w:rsid w:val="008A48A2"/>
     <w:rsid w:val="008A4F43"/>
     <w:rsid w:val="008B3EA3"/>
+    <w:rsid w:val="008B45E6"/>
     <w:rsid w:val="008B6645"/>
     <w:rsid w:val="008C1F72"/>
     <w:rsid w:val="008C4389"/>
     <w:rsid w:val="008C681C"/>
     <w:rsid w:val="008C6E62"/>
     <w:rsid w:val="008D221B"/>
     <w:rsid w:val="008D2323"/>
     <w:rsid w:val="008D4409"/>
     <w:rsid w:val="008D6D52"/>
     <w:rsid w:val="008D6D6C"/>
     <w:rsid w:val="008D6E0D"/>
     <w:rsid w:val="008D7160"/>
     <w:rsid w:val="008E2BE7"/>
     <w:rsid w:val="008E406E"/>
     <w:rsid w:val="008E5388"/>
     <w:rsid w:val="008F1E94"/>
     <w:rsid w:val="008F4562"/>
     <w:rsid w:val="008F49E9"/>
     <w:rsid w:val="008F6E5F"/>
     <w:rsid w:val="00900874"/>
+    <w:rsid w:val="00901191"/>
     <w:rsid w:val="009031B0"/>
     <w:rsid w:val="00903B41"/>
     <w:rsid w:val="00904C5E"/>
     <w:rsid w:val="00904E19"/>
     <w:rsid w:val="009056E1"/>
     <w:rsid w:val="009071DF"/>
     <w:rsid w:val="00907238"/>
     <w:rsid w:val="00907B1A"/>
     <w:rsid w:val="00910A83"/>
     <w:rsid w:val="00911AC8"/>
     <w:rsid w:val="00912936"/>
     <w:rsid w:val="00912D49"/>
     <w:rsid w:val="00913500"/>
     <w:rsid w:val="00913922"/>
     <w:rsid w:val="00915513"/>
     <w:rsid w:val="00915C38"/>
     <w:rsid w:val="00917416"/>
     <w:rsid w:val="00920839"/>
     <w:rsid w:val="00921881"/>
     <w:rsid w:val="009223EE"/>
     <w:rsid w:val="009269AB"/>
     <w:rsid w:val="0094141B"/>
     <w:rsid w:val="00941C62"/>
     <w:rsid w:val="009428C1"/>
     <w:rsid w:val="0094310A"/>
     <w:rsid w:val="00945BDA"/>
     <w:rsid w:val="00946632"/>
     <w:rsid w:val="00947792"/>
     <w:rsid w:val="00952E81"/>
     <w:rsid w:val="009536DD"/>
     <w:rsid w:val="00954F5F"/>
     <w:rsid w:val="00963550"/>
     <w:rsid w:val="0096478A"/>
+    <w:rsid w:val="00964DE2"/>
     <w:rsid w:val="00972233"/>
     <w:rsid w:val="0097319B"/>
     <w:rsid w:val="0097337B"/>
     <w:rsid w:val="00973E3E"/>
     <w:rsid w:val="00973EAF"/>
     <w:rsid w:val="00981ADD"/>
     <w:rsid w:val="00986A57"/>
     <w:rsid w:val="00991D1A"/>
     <w:rsid w:val="00995240"/>
     <w:rsid w:val="00995481"/>
     <w:rsid w:val="0099583E"/>
     <w:rsid w:val="00996AD1"/>
     <w:rsid w:val="009A11ED"/>
     <w:rsid w:val="009A364D"/>
     <w:rsid w:val="009A3D94"/>
     <w:rsid w:val="009A4C75"/>
     <w:rsid w:val="009A645F"/>
     <w:rsid w:val="009B2652"/>
     <w:rsid w:val="009B3F4E"/>
     <w:rsid w:val="009B4D1D"/>
     <w:rsid w:val="009C0705"/>
     <w:rsid w:val="009C0F68"/>
     <w:rsid w:val="009C13B4"/>
     <w:rsid w:val="009C1B6D"/>
     <w:rsid w:val="009C3B7D"/>
@@ -23783,129 +24230,140 @@
     <w:rsid w:val="009D798E"/>
     <w:rsid w:val="009E0E49"/>
     <w:rsid w:val="009E0F02"/>
     <w:rsid w:val="009E14F8"/>
     <w:rsid w:val="009E6172"/>
     <w:rsid w:val="009E664A"/>
     <w:rsid w:val="009E68CB"/>
     <w:rsid w:val="009F0422"/>
     <w:rsid w:val="009F1A9D"/>
     <w:rsid w:val="009F2999"/>
     <w:rsid w:val="009F3483"/>
     <w:rsid w:val="009F483E"/>
     <w:rsid w:val="009F5486"/>
     <w:rsid w:val="009F7C6E"/>
     <w:rsid w:val="00A01FE5"/>
     <w:rsid w:val="00A03D37"/>
     <w:rsid w:val="00A069FE"/>
     <w:rsid w:val="00A07B63"/>
     <w:rsid w:val="00A12233"/>
     <w:rsid w:val="00A14A23"/>
     <w:rsid w:val="00A168E7"/>
     <w:rsid w:val="00A203EF"/>
     <w:rsid w:val="00A20D39"/>
     <w:rsid w:val="00A24031"/>
     <w:rsid w:val="00A2484E"/>
+    <w:rsid w:val="00A24A07"/>
+    <w:rsid w:val="00A34423"/>
+    <w:rsid w:val="00A3580B"/>
     <w:rsid w:val="00A3676F"/>
     <w:rsid w:val="00A3796A"/>
     <w:rsid w:val="00A400D2"/>
+    <w:rsid w:val="00A4217D"/>
     <w:rsid w:val="00A4234E"/>
     <w:rsid w:val="00A42566"/>
     <w:rsid w:val="00A43341"/>
     <w:rsid w:val="00A46280"/>
     <w:rsid w:val="00A52368"/>
     <w:rsid w:val="00A5531B"/>
     <w:rsid w:val="00A5610A"/>
     <w:rsid w:val="00A578AE"/>
     <w:rsid w:val="00A60595"/>
     <w:rsid w:val="00A60E8E"/>
     <w:rsid w:val="00A64B2E"/>
     <w:rsid w:val="00A66363"/>
     <w:rsid w:val="00A66EFA"/>
     <w:rsid w:val="00A710A6"/>
     <w:rsid w:val="00A72461"/>
     <w:rsid w:val="00A7766A"/>
     <w:rsid w:val="00A805DD"/>
     <w:rsid w:val="00A82AEC"/>
     <w:rsid w:val="00A90E2F"/>
     <w:rsid w:val="00A92A3B"/>
     <w:rsid w:val="00A9304A"/>
     <w:rsid w:val="00A9346D"/>
     <w:rsid w:val="00A936CF"/>
     <w:rsid w:val="00A93E2C"/>
     <w:rsid w:val="00AA0102"/>
     <w:rsid w:val="00AA1494"/>
     <w:rsid w:val="00AA3779"/>
     <w:rsid w:val="00AA6980"/>
     <w:rsid w:val="00AA6E18"/>
     <w:rsid w:val="00AB0BF7"/>
     <w:rsid w:val="00AB1D4D"/>
     <w:rsid w:val="00AB3779"/>
     <w:rsid w:val="00AB39CA"/>
     <w:rsid w:val="00AB7ED7"/>
     <w:rsid w:val="00AC0844"/>
     <w:rsid w:val="00AC2821"/>
     <w:rsid w:val="00AC2C45"/>
     <w:rsid w:val="00AC4367"/>
     <w:rsid w:val="00AC504A"/>
     <w:rsid w:val="00AC5DFA"/>
     <w:rsid w:val="00AC684F"/>
     <w:rsid w:val="00AC6F46"/>
     <w:rsid w:val="00AC7742"/>
     <w:rsid w:val="00AD0AD6"/>
     <w:rsid w:val="00AD25C7"/>
+    <w:rsid w:val="00AD5DB4"/>
+    <w:rsid w:val="00AE1B84"/>
     <w:rsid w:val="00AE2268"/>
     <w:rsid w:val="00AE296D"/>
     <w:rsid w:val="00AE49C8"/>
     <w:rsid w:val="00AE530E"/>
     <w:rsid w:val="00AF16D1"/>
+    <w:rsid w:val="00AF5AA9"/>
     <w:rsid w:val="00B00F5C"/>
     <w:rsid w:val="00B00F6F"/>
     <w:rsid w:val="00B01786"/>
     <w:rsid w:val="00B035EA"/>
     <w:rsid w:val="00B03748"/>
     <w:rsid w:val="00B11039"/>
     <w:rsid w:val="00B13EFD"/>
     <w:rsid w:val="00B17D92"/>
     <w:rsid w:val="00B23258"/>
     <w:rsid w:val="00B27C43"/>
     <w:rsid w:val="00B30F30"/>
     <w:rsid w:val="00B35B14"/>
+    <w:rsid w:val="00B426F4"/>
     <w:rsid w:val="00B46728"/>
     <w:rsid w:val="00B47D79"/>
     <w:rsid w:val="00B47F6F"/>
     <w:rsid w:val="00B501BD"/>
     <w:rsid w:val="00B51BA8"/>
     <w:rsid w:val="00B547C2"/>
     <w:rsid w:val="00B54EF7"/>
+    <w:rsid w:val="00B57B37"/>
     <w:rsid w:val="00B61C36"/>
     <w:rsid w:val="00B65681"/>
     <w:rsid w:val="00B74EE5"/>
+    <w:rsid w:val="00B76C01"/>
     <w:rsid w:val="00B8122A"/>
     <w:rsid w:val="00B82627"/>
     <w:rsid w:val="00B84D76"/>
     <w:rsid w:val="00B8688A"/>
+    <w:rsid w:val="00B90A97"/>
     <w:rsid w:val="00B90CCA"/>
     <w:rsid w:val="00B94139"/>
     <w:rsid w:val="00B96553"/>
     <w:rsid w:val="00BA04CC"/>
     <w:rsid w:val="00BA4A59"/>
     <w:rsid w:val="00BA4C24"/>
     <w:rsid w:val="00BA7EFA"/>
     <w:rsid w:val="00BB3825"/>
     <w:rsid w:val="00BB39E8"/>
     <w:rsid w:val="00BB5551"/>
     <w:rsid w:val="00BC1852"/>
     <w:rsid w:val="00BC40AB"/>
     <w:rsid w:val="00BC6AE3"/>
     <w:rsid w:val="00BC7F6C"/>
     <w:rsid w:val="00BD1EAD"/>
     <w:rsid w:val="00BD265E"/>
     <w:rsid w:val="00BD3C55"/>
     <w:rsid w:val="00BD6642"/>
     <w:rsid w:val="00BD7980"/>
     <w:rsid w:val="00BD7E71"/>
     <w:rsid w:val="00BE2F62"/>
     <w:rsid w:val="00BE3933"/>
     <w:rsid w:val="00BE4654"/>
     <w:rsid w:val="00BE5FFA"/>
     <w:rsid w:val="00BE6F51"/>
@@ -23923,95 +24381,99 @@
     <w:rsid w:val="00C05377"/>
     <w:rsid w:val="00C061F9"/>
     <w:rsid w:val="00C07C5C"/>
     <w:rsid w:val="00C11CB5"/>
     <w:rsid w:val="00C12EC0"/>
     <w:rsid w:val="00C1325B"/>
     <w:rsid w:val="00C14C30"/>
     <w:rsid w:val="00C15606"/>
     <w:rsid w:val="00C15C2F"/>
     <w:rsid w:val="00C15F8F"/>
     <w:rsid w:val="00C22EE5"/>
     <w:rsid w:val="00C233AA"/>
     <w:rsid w:val="00C25023"/>
     <w:rsid w:val="00C2596F"/>
     <w:rsid w:val="00C27AB3"/>
     <w:rsid w:val="00C402DB"/>
     <w:rsid w:val="00C4064F"/>
     <w:rsid w:val="00C42BB4"/>
     <w:rsid w:val="00C430D0"/>
     <w:rsid w:val="00C442F5"/>
     <w:rsid w:val="00C452A4"/>
     <w:rsid w:val="00C45378"/>
     <w:rsid w:val="00C454C0"/>
     <w:rsid w:val="00C53197"/>
     <w:rsid w:val="00C54483"/>
+    <w:rsid w:val="00C72891"/>
     <w:rsid w:val="00C747B7"/>
     <w:rsid w:val="00C766C9"/>
     <w:rsid w:val="00C76853"/>
     <w:rsid w:val="00C82CF0"/>
     <w:rsid w:val="00C86763"/>
     <w:rsid w:val="00C933AF"/>
     <w:rsid w:val="00C940AC"/>
     <w:rsid w:val="00C967C7"/>
     <w:rsid w:val="00C97F9F"/>
+    <w:rsid w:val="00CA277C"/>
     <w:rsid w:val="00CA277E"/>
     <w:rsid w:val="00CA51C6"/>
     <w:rsid w:val="00CA6C51"/>
     <w:rsid w:val="00CA736E"/>
     <w:rsid w:val="00CA7D6C"/>
     <w:rsid w:val="00CB0314"/>
     <w:rsid w:val="00CB0D11"/>
     <w:rsid w:val="00CB1413"/>
     <w:rsid w:val="00CB34AA"/>
     <w:rsid w:val="00CB35D5"/>
     <w:rsid w:val="00CB59CA"/>
     <w:rsid w:val="00CC0407"/>
+    <w:rsid w:val="00CC2562"/>
     <w:rsid w:val="00CC5BD7"/>
     <w:rsid w:val="00CD22EC"/>
     <w:rsid w:val="00CD3463"/>
     <w:rsid w:val="00CD3FFB"/>
     <w:rsid w:val="00CE2245"/>
     <w:rsid w:val="00CE33C8"/>
     <w:rsid w:val="00CF0879"/>
     <w:rsid w:val="00CF2040"/>
     <w:rsid w:val="00CF4149"/>
     <w:rsid w:val="00CF48F2"/>
     <w:rsid w:val="00CF55D0"/>
     <w:rsid w:val="00CF628D"/>
     <w:rsid w:val="00CF68CE"/>
     <w:rsid w:val="00D01D25"/>
     <w:rsid w:val="00D030EB"/>
     <w:rsid w:val="00D05400"/>
     <w:rsid w:val="00D06D18"/>
     <w:rsid w:val="00D06F80"/>
     <w:rsid w:val="00D116EB"/>
     <w:rsid w:val="00D129EE"/>
     <w:rsid w:val="00D12B49"/>
     <w:rsid w:val="00D21BA6"/>
     <w:rsid w:val="00D244C1"/>
     <w:rsid w:val="00D30DB9"/>
+    <w:rsid w:val="00D3156D"/>
     <w:rsid w:val="00D325E1"/>
     <w:rsid w:val="00D3285A"/>
     <w:rsid w:val="00D35110"/>
     <w:rsid w:val="00D37105"/>
     <w:rsid w:val="00D37A08"/>
     <w:rsid w:val="00D40D7A"/>
     <w:rsid w:val="00D412F4"/>
     <w:rsid w:val="00D4175A"/>
     <w:rsid w:val="00D42AD0"/>
     <w:rsid w:val="00D45076"/>
     <w:rsid w:val="00D4702F"/>
     <w:rsid w:val="00D47844"/>
     <w:rsid w:val="00D47ABA"/>
     <w:rsid w:val="00D50DA9"/>
     <w:rsid w:val="00D516DD"/>
     <w:rsid w:val="00D5465B"/>
     <w:rsid w:val="00D557D5"/>
     <w:rsid w:val="00D5653A"/>
     <w:rsid w:val="00D662CC"/>
     <w:rsid w:val="00D66536"/>
     <w:rsid w:val="00D67D0D"/>
     <w:rsid w:val="00D70503"/>
     <w:rsid w:val="00D71098"/>
     <w:rsid w:val="00D73451"/>
     <w:rsid w:val="00D75AFF"/>
@@ -24033,142 +24495,147 @@
     <w:rsid w:val="00DB68BE"/>
     <w:rsid w:val="00DB6A78"/>
     <w:rsid w:val="00DC42CF"/>
     <w:rsid w:val="00DC6D93"/>
     <w:rsid w:val="00DD0450"/>
     <w:rsid w:val="00DD22E2"/>
     <w:rsid w:val="00DD3BD8"/>
     <w:rsid w:val="00DD3E15"/>
     <w:rsid w:val="00DD4383"/>
     <w:rsid w:val="00DD4CDA"/>
     <w:rsid w:val="00DD69BE"/>
     <w:rsid w:val="00DE1C31"/>
     <w:rsid w:val="00DE4A06"/>
     <w:rsid w:val="00DE5359"/>
     <w:rsid w:val="00DF12D3"/>
     <w:rsid w:val="00DF78E9"/>
     <w:rsid w:val="00E025A5"/>
     <w:rsid w:val="00E03B00"/>
     <w:rsid w:val="00E062DB"/>
     <w:rsid w:val="00E0727F"/>
     <w:rsid w:val="00E077A1"/>
     <w:rsid w:val="00E12538"/>
     <w:rsid w:val="00E22793"/>
     <w:rsid w:val="00E24AC5"/>
     <w:rsid w:val="00E266B4"/>
+    <w:rsid w:val="00E31B34"/>
     <w:rsid w:val="00E344F2"/>
     <w:rsid w:val="00E36C8C"/>
     <w:rsid w:val="00E412D4"/>
     <w:rsid w:val="00E41DDD"/>
     <w:rsid w:val="00E41F17"/>
     <w:rsid w:val="00E4388C"/>
     <w:rsid w:val="00E44E73"/>
     <w:rsid w:val="00E4598A"/>
     <w:rsid w:val="00E46A2E"/>
     <w:rsid w:val="00E50892"/>
     <w:rsid w:val="00E50DDD"/>
     <w:rsid w:val="00E52954"/>
     <w:rsid w:val="00E5724D"/>
     <w:rsid w:val="00E57941"/>
     <w:rsid w:val="00E61F36"/>
     <w:rsid w:val="00E63C1D"/>
     <w:rsid w:val="00E678F9"/>
     <w:rsid w:val="00E679B2"/>
     <w:rsid w:val="00E70195"/>
     <w:rsid w:val="00E74798"/>
     <w:rsid w:val="00E75446"/>
     <w:rsid w:val="00E7637F"/>
     <w:rsid w:val="00E802B6"/>
     <w:rsid w:val="00E808FF"/>
     <w:rsid w:val="00E843BD"/>
     <w:rsid w:val="00E86E06"/>
     <w:rsid w:val="00E900D0"/>
     <w:rsid w:val="00E91C1B"/>
     <w:rsid w:val="00E92AFE"/>
     <w:rsid w:val="00E9318F"/>
     <w:rsid w:val="00E96E92"/>
     <w:rsid w:val="00EA06E8"/>
     <w:rsid w:val="00EA0A0E"/>
     <w:rsid w:val="00EA307A"/>
     <w:rsid w:val="00EA4471"/>
     <w:rsid w:val="00EB0BD7"/>
     <w:rsid w:val="00EB0D66"/>
     <w:rsid w:val="00EB4285"/>
     <w:rsid w:val="00EC00AA"/>
     <w:rsid w:val="00EC0A7A"/>
     <w:rsid w:val="00EC608C"/>
     <w:rsid w:val="00EC75FB"/>
+    <w:rsid w:val="00EC7C02"/>
     <w:rsid w:val="00ED074B"/>
     <w:rsid w:val="00ED0E88"/>
     <w:rsid w:val="00ED3237"/>
     <w:rsid w:val="00ED4149"/>
+    <w:rsid w:val="00ED5262"/>
     <w:rsid w:val="00EE50CC"/>
     <w:rsid w:val="00EF375C"/>
     <w:rsid w:val="00EF3FFD"/>
     <w:rsid w:val="00EF7A3E"/>
     <w:rsid w:val="00F01FC9"/>
     <w:rsid w:val="00F050C8"/>
     <w:rsid w:val="00F05C84"/>
     <w:rsid w:val="00F11AB6"/>
     <w:rsid w:val="00F12444"/>
     <w:rsid w:val="00F1413D"/>
     <w:rsid w:val="00F14505"/>
     <w:rsid w:val="00F16192"/>
     <w:rsid w:val="00F179F0"/>
     <w:rsid w:val="00F17AFC"/>
     <w:rsid w:val="00F17E87"/>
     <w:rsid w:val="00F22E8B"/>
     <w:rsid w:val="00F26E44"/>
     <w:rsid w:val="00F27104"/>
     <w:rsid w:val="00F31A3D"/>
     <w:rsid w:val="00F34259"/>
     <w:rsid w:val="00F3722F"/>
     <w:rsid w:val="00F41150"/>
     <w:rsid w:val="00F41465"/>
     <w:rsid w:val="00F438BF"/>
     <w:rsid w:val="00F43AC3"/>
     <w:rsid w:val="00F43CB4"/>
     <w:rsid w:val="00F43D29"/>
     <w:rsid w:val="00F46926"/>
     <w:rsid w:val="00F500C4"/>
     <w:rsid w:val="00F509FE"/>
     <w:rsid w:val="00F51533"/>
     <w:rsid w:val="00F529CF"/>
+    <w:rsid w:val="00F532C4"/>
     <w:rsid w:val="00F54FD4"/>
     <w:rsid w:val="00F5693B"/>
     <w:rsid w:val="00F60E90"/>
     <w:rsid w:val="00F613E9"/>
     <w:rsid w:val="00F65E80"/>
     <w:rsid w:val="00F65F2B"/>
     <w:rsid w:val="00F72F81"/>
     <w:rsid w:val="00F7428C"/>
     <w:rsid w:val="00F80327"/>
     <w:rsid w:val="00F81B97"/>
     <w:rsid w:val="00F83F99"/>
     <w:rsid w:val="00F8415E"/>
     <w:rsid w:val="00F85929"/>
     <w:rsid w:val="00F873DD"/>
+    <w:rsid w:val="00F9079B"/>
     <w:rsid w:val="00F91EBE"/>
     <w:rsid w:val="00F91F52"/>
     <w:rsid w:val="00F92175"/>
     <w:rsid w:val="00F93CEA"/>
     <w:rsid w:val="00F97D93"/>
     <w:rsid w:val="00FA0D31"/>
     <w:rsid w:val="00FA138D"/>
     <w:rsid w:val="00FA34DD"/>
     <w:rsid w:val="00FA43A1"/>
     <w:rsid w:val="00FB1474"/>
     <w:rsid w:val="00FB3455"/>
     <w:rsid w:val="00FB56C8"/>
     <w:rsid w:val="00FC04C7"/>
     <w:rsid w:val="00FC0923"/>
     <w:rsid w:val="00FC1809"/>
     <w:rsid w:val="00FC2864"/>
     <w:rsid w:val="00FC43B2"/>
     <w:rsid w:val="00FD0133"/>
     <w:rsid w:val="00FD0775"/>
     <w:rsid w:val="00FD0DA4"/>
     <w:rsid w:val="00FD1C12"/>
     <w:rsid w:val="00FD2F33"/>
     <w:rsid w:val="00FD3D5B"/>
     <w:rsid w:val="00FE2286"/>
     <w:rsid w:val="00FE47D8"/>
@@ -25079,59 +25546,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d4e97e60-d57b-46f0-8c68-1d25f9ddb920">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d4a48426-97cc-4a61-94fb-56c3682b2352" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010042016E61ECD77C43A7695B35AA3CBE50" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="494e0c9fd234aa9f16565698170c9b69">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d4e97e60-d57b-46f0-8c68-1d25f9ddb920" xmlns:ns3="d4a48426-97cc-4a61-94fb-56c3682b2352" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8132e576ef79f70a3b37f1ab2d2f53c5" ns2:_="" ns3:_="">
     <xsd:import namespace="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <xsd:import namespace="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -25342,129 +25820,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED82ED8B-D36C-4EEC-82F7-6F4C668D9FC8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
+    <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B44A35-878E-4E6C-9CCE-AC023CBE1890}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DC3B5C-DB8D-43C3-A743-7B950FD57402}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2995</Words>
-  <Characters>17073</Characters>
+  <Words>2981</Words>
+  <Characters>16993</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>141</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20028</CharactersWithSpaces>
+  <CharactersWithSpaces>19935</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Donna BSmith</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010042016E61ECD77C43A7695B35AA3CBE50</vt:lpwstr>
   </property>