--- v0 (2025-12-26)
+++ v1 (2026-04-02)
@@ -1,1171 +1,1328 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="73A08B3D" w14:textId="77777777" w:rsidR="00C93258" w:rsidRDefault="00C93258">
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable6Colourful"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="35"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="141"/>
         <w:tblW w:w="10337" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2428"/>
         <w:gridCol w:w="7909"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00757A85" w:rsidRPr="007F6100" w14:paraId="763797FF" w14:textId="77777777" w:rsidTr="003A1DCA">
+      <w:tr w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w14:paraId="0032F974" w14:textId="77777777" w:rsidTr="00DD46E5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="710A9832" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="007F6100" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
-[...7 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="4BFC4F4F" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Name of Official:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7909" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7DABE0" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="007F6100" w:rsidRDefault="00757A85" w:rsidP="005F3E46"/>
+          <w:p w14:paraId="297B748C" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00757A85" w:rsidRPr="007F6100" w14:paraId="67724BB9" w14:textId="77777777" w:rsidTr="003A1DCA">
+      <w:tr w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w14:paraId="29FC1F83" w14:textId="77777777" w:rsidTr="00DD46E5">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DCF19DB" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="007F6100" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
-[...7 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="3E987B68" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>URN Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7909" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D1FC917" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="007F6100" w:rsidRDefault="00757A85" w:rsidP="005F3E46"/>
+          <w:p w14:paraId="7AC31B52" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F6100" w:rsidRPr="007F6100" w14:paraId="7E4B02C5" w14:textId="77777777" w:rsidTr="003A1DCA">
+      <w:tr w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w14:paraId="18763DFC" w14:textId="77777777" w:rsidTr="00DD46E5">
         <w:trPr>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26CFE647" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="007F6100" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="4851AED8" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Region:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7909" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C2051E" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="007F6100" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="00AD6E89" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F6100" w:rsidRPr="007F6100" w14:paraId="160A8A99" w14:textId="77777777" w:rsidTr="003A1DCA">
+      <w:tr w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w14:paraId="6448E873" w14:textId="77777777" w:rsidTr="00DD46E5">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="572"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB64C95" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="007F6100" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="0B34B994" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Meeting:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7909" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52A4C446" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="007F6100" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="00C01742" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F6100" w:rsidRPr="007F6100" w14:paraId="69600A1F" w14:textId="77777777" w:rsidTr="003A1DCA">
+      <w:tr w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w14:paraId="180E00F3" w14:textId="77777777" w:rsidTr="00DD46E5">
         <w:trPr>
           <w:trHeight w:val="572"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D73C8E7" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="007F6100" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="5C0A5F14" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Venue:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7909" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DEF1E08" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="007F6100" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
+          <w:p w14:paraId="14EE610E" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...1 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F6100" w:rsidRPr="007F6100" w14:paraId="6720F097" w14:textId="77777777" w:rsidTr="000C7EB3">
+      <w:tr w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w14:paraId="6C53E43E" w14:textId="77777777" w:rsidTr="00DD46E5">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="247132B6" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="007F6100" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
-[...8 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="6C4719DB" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7909" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25B335BA" w14:textId="77777777" w:rsidR="000C7EB3" w:rsidRPr="000C7EB3" w:rsidRDefault="000C7EB3" w:rsidP="000C7EB3">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w14:paraId="7EB7CD82" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F6100" w:rsidRPr="007F6100" w14:paraId="37A8E989" w14:textId="77777777" w:rsidTr="000E0A5E">
+      <w:tr w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w14:paraId="4F568FB6" w14:textId="77777777" w:rsidTr="00DD46E5">
+        <w:trPr>
+          <w:trHeight w:val="572"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69680DA4" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duty: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="7909" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E034CD" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>1. Referee or Assistant Referee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w14:paraId="114A3FE7" w14:textId="77777777" w:rsidTr="00DD46E5">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="572"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D420E5" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="7909" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52FEBA9F" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>2. Start Area Coordinator / Start Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w14:paraId="5F700A6B" w14:textId="77777777" w:rsidTr="00DD46E5">
+        <w:trPr>
+          <w:trHeight w:val="572"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68824819" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="7909" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6914D659" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Finish Area Coordinator / Finish Director </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w14:paraId="5F155EE7" w14:textId="77777777" w:rsidTr="00DD46E5">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="572"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="684C8EE6" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="7909" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C12FA33" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Clerk of Course / Course Director </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w14:paraId="7DB004C5" w14:textId="77777777" w:rsidTr="00DD46E5">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="572"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62598525" w14:textId="62EC91C4" w:rsidR="000E0A5E" w:rsidRPr="007F6100" w:rsidRDefault="00415F1B" w:rsidP="005F3E46">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="51E69EBB" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="486C7EB0" w14:textId="77777777" w:rsidR="00415F1B" w:rsidRPr="007F6100" w:rsidRDefault="00415F1B" w:rsidP="00415F1B">
-[...93 lines deleted...]
-              <w:t>)</w:t>
+          <w:p w14:paraId="17644B78" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Other Role e.g., Team Member </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75BAD0C1" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="007F6100" w:rsidRDefault="00C93258">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="73A08B3D" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08BF1021" w14:textId="40FFB87B" w:rsidR="007F10C7" w:rsidRPr="007F6100" w:rsidRDefault="00434B3C" w:rsidP="007F10C7">
+    <w:p w14:paraId="546D03D4" w14:textId="5A57E317" w:rsidR="00A0080E" w:rsidRPr="00A11A60" w:rsidRDefault="00434B3C" w:rsidP="007F10C7">
       <w:pPr>
         <w:ind w:left="-851" w:right="-992"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk127896040"/>
-      <w:r w:rsidRPr="007F6100">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>THE REPORTER WLL BE A LEVEL 4</w:t>
+        <w:t xml:space="preserve">THE REPORTER WLL BE A </w:t>
       </w:r>
-      <w:r w:rsidR="00BA2BF9" w:rsidRPr="007F6100">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00E8145F" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LEVEL 3 OR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>LEVEL 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2BF9" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+          <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> ENDURANCE OFFICIAL</w:t>
       </w:r>
-      <w:r w:rsidR="00A0080E" w:rsidRPr="007F6100">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00A0080E" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546D03D4" w14:textId="77777777" w:rsidR="00A0080E" w:rsidRPr="007F6100" w:rsidRDefault="00A0080E" w:rsidP="007F10C7">
-[...1 lines deleted...]
-        <w:ind w:left="-851" w:right="-992"/>
+    <w:p w14:paraId="62FA2C76" w14:textId="77777777" w:rsidR="00434B3C" w:rsidRPr="00A11A60" w:rsidRDefault="00434B3C" w:rsidP="00434B3C">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PLEASE COMMENT BRIEFLY ON THE FOLLOWING AREAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5887D4" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="007F6100" w:rsidRDefault="00757A85" w:rsidP="00757A85">
+    <w:p w14:paraId="0C5887D4" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="00A11A60" w:rsidRDefault="00757A85" w:rsidP="00757A85">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable6Colourful"/>
         <w:tblW w:w="5949" w:type="pct"/>
-        <w:tblInd w:w="-714" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5411"/>
         <w:gridCol w:w="5709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F6100" w:rsidRPr="007F6100" w14:paraId="2CD9CFFA" w14:textId="77777777" w:rsidTr="003A1DCA">
+      <w:tr w:rsidR="007F6100" w:rsidRPr="00A11A60" w14:paraId="2CD9CFFA" w14:textId="77777777" w:rsidTr="00ED4F95">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2433" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="0"/>
-          <w:p w14:paraId="3B5F7B40" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="007F6100" w:rsidRDefault="00C93258">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="26A750D5" w14:textId="0D1305D0" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Punctuality, appropriate attire/equipment</w:t>
             </w:r>
-            <w:r w:rsidR="00757A85" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00757A85" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2567" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD4C6C1" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="007F6100" w:rsidRDefault="00C93258">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7BD4C6C1" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F6100" w:rsidRPr="007F6100" w14:paraId="52ED5446" w14:textId="77777777" w:rsidTr="003A1DCA">
+      <w:tr w:rsidR="007F6100" w:rsidRPr="00A11A60" w14:paraId="52ED5446" w14:textId="77777777" w:rsidTr="00ED4F95">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0C7905" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="007F6100" w:rsidRDefault="00C93258">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4CE3F517" w14:textId="4D623F97" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Knowledge &amp; understanding of the role</w:t>
             </w:r>
-            <w:r w:rsidR="00757A85" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00757A85" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2567" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="603E591B" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="007F6100" w:rsidRDefault="00C93258">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="603E591B" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F6100" w:rsidRPr="007F6100" w14:paraId="35E7A77C" w14:textId="77777777" w:rsidTr="003A1DCA">
+      <w:tr w:rsidR="007F6100" w:rsidRPr="00A11A60" w14:paraId="35E7A77C" w14:textId="77777777" w:rsidTr="00ED4F95">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69E85751" w14:textId="6398018D" w:rsidR="00F424CA" w:rsidRPr="007F6100" w:rsidRDefault="00C93258" w:rsidP="00415F1B">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="69E85751" w14:textId="6398018D" w:rsidR="00F424CA" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258" w:rsidP="00415F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Ability to </w:t>
             </w:r>
-            <w:r w:rsidR="00415F1B" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00415F1B" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>prepare and manage a</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> duty sheet</w:t>
             </w:r>
-            <w:r w:rsidR="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="007F6100" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB3DF4" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00BB3DF4" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(If applicable</w:t>
             </w:r>
-            <w:r w:rsidR="00F424CA" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00F424CA" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> in roles 1 -4 above</w:t>
             </w:r>
-            <w:r w:rsidR="00BB3DF4" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00BB3DF4" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00F424CA" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00F424CA" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="464E219A" w14:textId="77777777" w:rsidR="00F424CA" w:rsidRPr="007F6100" w:rsidRDefault="00F424CA" w:rsidP="00415F1B">
-[...17 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="464E219A" w14:textId="77777777" w:rsidR="00F424CA" w:rsidRPr="00A11A60" w:rsidRDefault="00F424CA" w:rsidP="00415F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="593C924A" w14:textId="4998508C" w:rsidR="00415F1B" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258" w:rsidP="00DD46E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>List events/roles covered</w:t>
             </w:r>
-            <w:r w:rsidR="00BB3DF4" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00BB3DF4" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidR="00BD7985" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00BD7985" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00BB3DF4" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00BB3DF4" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">following duty </w:t>
             </w:r>
-            <w:r w:rsidR="00BB6B53" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00BB6B53" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>sheet in role 5 above</w:t>
             </w:r>
-            <w:r w:rsidR="00BD7985" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00BD7985" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00BB6B53" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00BB6B53" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2567" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03C4F495" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="007F6100" w:rsidRDefault="00C93258">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="03C4F495" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F6100" w:rsidRPr="007F6100" w14:paraId="573D47A5" w14:textId="77777777" w:rsidTr="003A1DCA">
+      <w:tr w:rsidR="007F6100" w:rsidRPr="00A11A60" w14:paraId="573D47A5" w14:textId="77777777" w:rsidTr="00ED4F95">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61207279" w14:textId="66A59EEC" w:rsidR="00C93258" w:rsidRPr="007F6100" w:rsidRDefault="00C93258">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="61207279" w14:textId="7356F3C2" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Knowledge and application of rules</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2567" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D91D0DD" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="007F6100" w:rsidRDefault="00C93258">
-[...24 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="34D47FF2" w14:textId="77777777" w:rsidR="00434B3C" w:rsidRPr="00A11A60" w:rsidRDefault="00434B3C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F6100" w:rsidRPr="007F6100" w14:paraId="70D13936" w14:textId="77777777" w:rsidTr="00BA2BF9">
+      <w:tr w:rsidR="007F6100" w:rsidRPr="00A11A60" w14:paraId="70D13936" w14:textId="77777777" w:rsidTr="00ED4F95">
         <w:trPr>
           <w:trHeight w:val="675"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4407EF5A" w14:textId="4C7B2451" w:rsidR="00C93258" w:rsidRPr="007F6100" w:rsidRDefault="00C93258">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4407EF5A" w14:textId="4C7B2451" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ability to ma</w:t>
             </w:r>
-            <w:r w:rsidR="00BA2BF9" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00BA2BF9" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>e quick and correct decisions</w:t>
             </w:r>
-            <w:r w:rsidR="00757A85" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00757A85" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2567" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5133E479" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="007F6100" w:rsidRDefault="00C93258">
-[...26 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7F761A05" w14:textId="77777777" w:rsidR="00434B3C" w:rsidRPr="00A11A60" w:rsidRDefault="00434B3C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F6100" w:rsidRPr="007F6100" w14:paraId="6A5DA0BF" w14:textId="77777777" w:rsidTr="003A1DCA">
+      <w:tr w:rsidR="007F6100" w:rsidRPr="00A11A60" w14:paraId="6A5DA0BF" w14:textId="77777777" w:rsidTr="00ED4F95">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="184D23D7" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="007F6100" w:rsidRDefault="00C93258">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4B870B3D" w14:textId="458B57EE" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Relationship with other officials</w:t>
             </w:r>
-            <w:r w:rsidR="00757A85" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00757A85" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2567" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16C6F97B" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="007F6100" w:rsidRDefault="00C93258">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="16C6F97B" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F6100" w:rsidRPr="007F6100" w14:paraId="6B0275FC" w14:textId="77777777" w:rsidTr="003A1DCA">
+      <w:tr w:rsidR="007F6100" w:rsidRPr="00A11A60" w14:paraId="6B0275FC" w14:textId="77777777" w:rsidTr="00ED4F95">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2433" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="24ECC104" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="007F6100" w:rsidRDefault="00C93258">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="310C515B" w14:textId="4B997F36" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Relationship with athletes</w:t>
             </w:r>
-            <w:r w:rsidR="00757A85" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00757A85" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2567" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4099E567" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="007F6100" w:rsidRDefault="00C93258">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="4099E567" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F6100" w:rsidRPr="007F6100" w14:paraId="7FD306B7" w14:textId="77777777" w:rsidTr="003A1DCA">
+      <w:tr w:rsidR="007F6100" w:rsidRPr="00A11A60" w14:paraId="7FD306B7" w14:textId="77777777" w:rsidTr="00ED4F95">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58752F05" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="007F6100" w:rsidRDefault="00C93258">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7D283333" w14:textId="51AE2233" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Other comments</w:t>
             </w:r>
-            <w:r w:rsidR="00757A85" w:rsidRPr="007F6100">
-              <w:rPr>
+            <w:r w:rsidR="00757A85" w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2567" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A412271" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="007F6100" w:rsidRDefault="00C93258">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0A412271" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DB58720" w14:textId="77777777" w:rsidR="00757A85" w:rsidRDefault="00757A85"/>
-    <w:p w14:paraId="77F06058" w14:textId="77777777" w:rsidR="000C7EB3" w:rsidRDefault="000C7EB3" w:rsidP="00BA2BF9">
+    <w:p w14:paraId="5DB58720" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="00A11A60" w:rsidRDefault="00757A85">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180DBF27" w14:textId="5985AAA5" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00BA2BF9" w:rsidP="00BA2BF9">
       <w:pPr>
         <w:ind w:firstLine="720"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FBE1312" wp14:editId="390E8384">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FBE1312" wp14:editId="09AA827B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5724525</wp:posOffset>
+                  <wp:posOffset>6057265</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>92710</wp:posOffset>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>8934450</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="342900" cy="228600"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="AutoShape 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="342900" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 16667"/>
@@ -1178,124 +1335,96 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="4EC896F8" id="AutoShape 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:450.75pt;margin-top:7.3pt;width:27pt;height:18pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyaS30HQIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU92u0zAMvkfiHaLcs3Zl2zmr1h0d7TCE&#10;dPgRBx4gS9I2kMYhydaNp8dJuzF+rhC5iOw4/mx/tld3x06Tg3ReganodJJTIg0HoUxT0c+fti9u&#10;KfGBGcE0GFnRk/T0bv382aq3pSygBS2kIwhifNnbirYh2DLLPG9lx/wErDRorMF1LKDqmkw41iN6&#10;p7MizxdZD05YB1x6j68Pg5GuE35dSx7e17WXgeiKYm4h3S7du3hn6xUrG8dsq/iYBvuHLDqmDAa9&#10;QD2wwMjeqT+gOsUdeKjDhEOXQV0rLlMNWM00/62ap5ZZmWpBcry90OT/Hyx/d3iyH1xM3dtH4F89&#10;MbBpmWnkvXPQt5IJDDeNRGW99eXFISoeXcmufwsCW8v2ARIHx9p1ERCrI8dE9elCtTwGwvHx5axY&#10;5tgQjqaiuF2gHCOw8uxsnQ+vJXQkChV1sDfiI7YzRWCHRx8S3YIY1sXg4gsldaexeQemyXSxWNyM&#10;iONnxD5jpmpBK7FVWifFNbuNdgRdK7pNZ3T219+0IX1Fl/NinrL4xeavIfJ0/gaR6khDF5l9ZUSS&#10;A1N6kDFLbUaqI7txkH25A3FCph0M84v7hkIL7jslPc5uRf23PXOSEv3GYLeW09ksDntSZvObAhV3&#10;bdldW5jhCFXRQMkgbsKwIHvrVNNipGkq18A9drhW4TwKQ1ZjsjifqX/jLsUFuNbTr58bv/4BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBn2kEj2gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToQwEIbv&#10;Jr5DMybe3HaNEEHKxpjo1YgePBY6ApFO2baw6NM7nvQ483/555vqsLlJrBji6EnDfqdAIHXejtRr&#10;eHt9vLoFEZMhayZPqOELIxzq87PKlNaf6AXXJvWCSyiWRsOQ0lxKGbsBnYk7PyNx9uGDM4nH0Esb&#10;zInL3SSvlcqlMyPxhcHM+DBg99ksTkNn1aLC+/pctFlqvtflSPLpqPXlxXZ/ByLhlv5g+NVndajZ&#10;qfUL2SgmDYXaZ4xycJODYKDIMl60GjKVg6wr+f+D+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCyaS30HQIAADkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBn2kEj2gAAAAkBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;"/>
+              <v:roundrect w14:anchorId="3321D7FA" id="AutoShape 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:476.95pt;margin-top:703.5pt;width:27pt;height:18pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyaS30HQIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU92u0zAMvkfiHaLcs3Zl2zmr1h0d7TCE&#10;dPgRBx4gS9I2kMYhydaNp8dJuzF+rhC5iOw4/mx/tld3x06Tg3ReganodJJTIg0HoUxT0c+fti9u&#10;KfGBGcE0GFnRk/T0bv382aq3pSygBS2kIwhifNnbirYh2DLLPG9lx/wErDRorMF1LKDqmkw41iN6&#10;p7MizxdZD05YB1x6j68Pg5GuE35dSx7e17WXgeiKYm4h3S7du3hn6xUrG8dsq/iYBvuHLDqmDAa9&#10;QD2wwMjeqT+gOsUdeKjDhEOXQV0rLlMNWM00/62ap5ZZmWpBcry90OT/Hyx/d3iyH1xM3dtH4F89&#10;MbBpmWnkvXPQt5IJDDeNRGW99eXFISoeXcmufwsCW8v2ARIHx9p1ERCrI8dE9elCtTwGwvHx5axY&#10;5tgQjqaiuF2gHCOw8uxsnQ+vJXQkChV1sDfiI7YzRWCHRx8S3YIY1sXg4gsldaexeQemyXSxWNyM&#10;iONnxD5jpmpBK7FVWifFNbuNdgRdK7pNZ3T219+0IX1Fl/NinrL4xeavIfJ0/gaR6khDF5l9ZUSS&#10;A1N6kDFLbUaqI7txkH25A3FCph0M84v7hkIL7jslPc5uRf23PXOSEv3GYLeW09ksDntSZvObAhV3&#10;bdldW5jhCFXRQMkgbsKwIHvrVNNipGkq18A9drhW4TwKQ1ZjsjifqX/jLsUFuNbTr58bv/4BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAEov3w3gAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqA1tKUnjVAgJrojAgaMTb5OIeJ3GThr4ejYnOO7M0+xMdphdJyYcQutJw+1KgUCqvG2p&#10;1vDx/nzzACJEQ9Z0nlDDNwY45JcXmUmtP9MbTkWsBYdQSI2GJsY+lTJUDToTVr5HYu/oB2cin0Mt&#10;7WDOHO46eafUvXSmJf7QmB6fGqy+itFpqKwa1fA5vSblNhY/03gi+XLS+vpqftyDiDjHPxiW+lwd&#10;cu5U+pFsEJ2GZLtOGGVjo3a8akGU2rFWLtpmrUDmmfw/I/8FAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAsmkt9B0CAAA5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEABKL98N4AAAAOAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;">
+                <w10:wrap anchory="page"/>
+              </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C93258" w:rsidRPr="00757A85">
+      <w:r w:rsidR="00C93258" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Please tick one of the following statements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626AFD8D" w14:textId="050C3A51" w:rsidR="00C93258" w:rsidRPr="00757A85" w:rsidRDefault="00C93258">
+    <w:p w14:paraId="626AFD8D" w14:textId="5C34B1C5" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...41 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39EE8C8E" wp14:editId="6C01DCDD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39EE8C8E" wp14:editId="2C3E9FFE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5715000</wp:posOffset>
+                  <wp:posOffset>6057265</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8255</wp:posOffset>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>9229725</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="342900" cy="228600"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="AutoShape 8">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="342900" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 16667"/>
@@ -1308,483 +1437,659 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="4042B699" id="AutoShape 8" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:450pt;margin-top:.65pt;width:27pt;height:18pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyaS30HQIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU92u0zAMvkfiHaLcs3Zl2zmr1h0d7TCE&#10;dPgRBx4gS9I2kMYhydaNp8dJuzF+rhC5iOw4/mx/tld3x06Tg3ReganodJJTIg0HoUxT0c+fti9u&#10;KfGBGcE0GFnRk/T0bv382aq3pSygBS2kIwhifNnbirYh2DLLPG9lx/wErDRorMF1LKDqmkw41iN6&#10;p7MizxdZD05YB1x6j68Pg5GuE35dSx7e17WXgeiKYm4h3S7du3hn6xUrG8dsq/iYBvuHLDqmDAa9&#10;QD2wwMjeqT+gOsUdeKjDhEOXQV0rLlMNWM00/62ap5ZZmWpBcry90OT/Hyx/d3iyH1xM3dtH4F89&#10;MbBpmWnkvXPQt5IJDDeNRGW99eXFISoeXcmufwsCW8v2ARIHx9p1ERCrI8dE9elCtTwGwvHx5axY&#10;5tgQjqaiuF2gHCOw8uxsnQ+vJXQkChV1sDfiI7YzRWCHRx8S3YIY1sXg4gsldaexeQemyXSxWNyM&#10;iONnxD5jpmpBK7FVWifFNbuNdgRdK7pNZ3T219+0IX1Fl/NinrL4xeavIfJ0/gaR6khDF5l9ZUSS&#10;A1N6kDFLbUaqI7txkH25A3FCph0M84v7hkIL7jslPc5uRf23PXOSEv3GYLeW09ksDntSZvObAhV3&#10;bdldW5jhCFXRQMkgbsKwIHvrVNNipGkq18A9drhW4TwKQ1ZjsjifqX/jLsUFuNbTr58bv/4BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDDksWg2gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwEIXv&#10;Jv6HZky8ua3iqiBlY0z0akQPHgsdgUinbFtY9Nc7ntzjyzd5871yt7pRLBji4EnD5UaBQGq9HajT&#10;8P72dHEHIiZD1oyeUMM3RthVpyelKaw/0CsudeoEl1AsjIY+pamQMrY9OhM3fkJi9umDM4lj6KQN&#10;5sDlbpRXSt1IZwbiD72Z8LHH9quenYbWqlmFj+Ulb7ap/lnmPcnnvdbnZ+vDPYiEa/o/hj99VoeK&#10;nRo/k41i1JArxVsSgwwE83x7zbnRkN1mIKtSHg+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCyaS30HQIAADkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDDksWg2gAAAAgBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;"/>
+              <v:roundrect w14:anchorId="5A3C2DED" id="AutoShape 8" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:476.95pt;margin-top:726.75pt;width:27pt;height:18pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyaS30HQIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU92u0zAMvkfiHaLcs3Zl2zmr1h0d7TCE&#10;dPgRBx4gS9I2kMYhydaNp8dJuzF+rhC5iOw4/mx/tld3x06Tg3ReganodJJTIg0HoUxT0c+fti9u&#10;KfGBGcE0GFnRk/T0bv382aq3pSygBS2kIwhifNnbirYh2DLLPG9lx/wErDRorMF1LKDqmkw41iN6&#10;p7MizxdZD05YB1x6j68Pg5GuE35dSx7e17WXgeiKYm4h3S7du3hn6xUrG8dsq/iYBvuHLDqmDAa9&#10;QD2wwMjeqT+gOsUdeKjDhEOXQV0rLlMNWM00/62ap5ZZmWpBcry90OT/Hyx/d3iyH1xM3dtH4F89&#10;MbBpmWnkvXPQt5IJDDeNRGW99eXFISoeXcmufwsCW8v2ARIHx9p1ERCrI8dE9elCtTwGwvHx5axY&#10;5tgQjqaiuF2gHCOw8uxsnQ+vJXQkChV1sDfiI7YzRWCHRx8S3YIY1sXg4gsldaexeQemyXSxWNyM&#10;iONnxD5jpmpBK7FVWifFNbuNdgRdK7pNZ3T219+0IX1Fl/NinrL4xeavIfJ0/gaR6khDF5l9ZUSS&#10;A1N6kDFLbUaqI7txkH25A3FCph0M84v7hkIL7jslPc5uRf23PXOSEv3GYLeW09ksDntSZvObAhV3&#10;bdldW5jhCFXRQMkgbsKwIHvrVNNipGkq18A9drhW4TwKQ1ZjsjifqX/jLsUFuNbTr58bv/4BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQB5PJ8v3gAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwEIXv&#10;Jv6HZky8ua2u1QUpG2OiVyN68FhoBSKdsm1h0V/vcHKP896XN+8V+8UNbLYh9h4VXG8EMIuNNz22&#10;Cj7en692wGLSaPTg0Sr4sRH25flZoXPjj/hm5yq1jEIw5lpBl9KYcx6bzjodN360SN6XD04nOkPL&#10;TdBHCncDvxHijjvdI33o9GifOtt8V5NT0BgxifA5v2a1TNXvPB2QvxyUurxYHh+AJbukfxjW+lQd&#10;SupU+wlNZIOCTG4zQsm4lVsJbEWEuCetXrVdJoGXBT+dUf4BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAsmkt9B0CAAA5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAeTyfL94AAAAOAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;">
+                <w10:wrap anchory="page"/>
+              </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C93258" w:rsidRPr="00757A85">
+      <w:r w:rsidR="00C93258" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">This official </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C93258" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C93258" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work com</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60583" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>petently as a</w:t>
+      </w:r>
+      <w:r w:rsidR="001A76C7" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60583" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00174B50" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Endurance Official </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60583" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidR="001A76C7" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>regional</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60583" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8E07E1" w14:textId="202F935A" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>This official needs to gain more experience of this role before being re-assessed</w:t>
       </w:r>
-      <w:r w:rsidR="00757A85">
+      <w:r w:rsidR="00757A85" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD10DAC" w14:textId="77777777" w:rsidR="00C93258" w:rsidRDefault="00C93258">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="0CD10DAC" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2033919C" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52DF1485" w14:textId="77777777" w:rsidR="00DD46E5" w:rsidRPr="00A11A60" w:rsidRDefault="00DD46E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable6Colourful"/>
         <w:tblW w:w="10337" w:type="dxa"/>
-        <w:tblInd w:w="-431" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2428"/>
         <w:gridCol w:w="7909"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00757A85" w:rsidRPr="008D5722" w14:paraId="62401223" w14:textId="77777777" w:rsidTr="003A1DCA">
+      <w:tr w:rsidR="00757A85" w:rsidRPr="00A11A60" w14:paraId="62401223" w14:textId="77777777" w:rsidTr="00A11A60">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="476"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B06252C" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="001A76C7" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4B06252C" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="00A11A60" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Name of Reporter:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7909" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45CCF0D6" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="001A76C7" w:rsidRDefault="00757A85" w:rsidP="005F3E46"/>
+          <w:p w14:paraId="45CCF0D6" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="00A11A60" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00757A85" w:rsidRPr="008D5722" w14:paraId="6F39B3F6" w14:textId="77777777" w:rsidTr="003A1DCA">
+      <w:tr w:rsidR="00757A85" w:rsidRPr="00A11A60" w14:paraId="6F39B3F6" w14:textId="77777777" w:rsidTr="00A11A60">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="572"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F04C518" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="001A76C7" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
-[...7 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="4F04C518" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="00A11A60" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7909" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="050A17A4" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="001A76C7" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
+          <w:p w14:paraId="050A17A4" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="00A11A60" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00757A85" w:rsidRPr="008D5722" w14:paraId="56B41634" w14:textId="77777777" w:rsidTr="003A1DCA">
+      <w:tr w:rsidR="00757A85" w:rsidRPr="00A11A60" w14:paraId="56B41634" w14:textId="77777777" w:rsidTr="00A11A60">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="572"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13B9C5DA" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="001A76C7" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
-[...7 lines deleted...]
-                <w:bCs w:val="0"/>
+          <w:p w14:paraId="13B9C5DA" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="00A11A60" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A11A60">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7909" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58E7FBCF" w14:textId="6ACAD5B0" w:rsidR="00757A85" w:rsidRPr="001A76C7" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
+          <w:p w14:paraId="58E7FBCF" w14:textId="6ACAD5B0" w:rsidR="00757A85" w:rsidRPr="00A11A60" w:rsidRDefault="00757A85" w:rsidP="005F3E46">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:b w:val="0"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55C4B935" w14:textId="77777777" w:rsidR="00C93258" w:rsidRDefault="00C93258">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="55C4B935" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77020ACE" w14:textId="77777777" w:rsidR="00A60583" w:rsidRPr="001527A9" w:rsidRDefault="00A60583" w:rsidP="00A60583">
+    <w:p w14:paraId="77020ACE" w14:textId="77777777" w:rsidR="00A60583" w:rsidRPr="00A11A60" w:rsidRDefault="00A60583" w:rsidP="00A60583">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>NOTES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246577E6" w14:textId="77777777" w:rsidR="00A565E2" w:rsidRDefault="00A565E2" w:rsidP="00A565E2">
+    <w:p w14:paraId="246577E6" w14:textId="77777777" w:rsidR="00A565E2" w:rsidRPr="00A11A60" w:rsidRDefault="00A565E2" w:rsidP="00A565E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Comments should provide sufficient information either to support the upgrading or where not considered ready to guide the official in the right direction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B57E28" w14:textId="4805E6B6" w:rsidR="00A565E2" w:rsidRDefault="00A565E2" w:rsidP="00A565E2">
+    <w:p w14:paraId="63B57E28" w14:textId="4805E6B6" w:rsidR="00A565E2" w:rsidRPr="00A11A60" w:rsidRDefault="00A565E2" w:rsidP="00A565E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Please send a copy to the candidate and the TRNG </w:t>
       </w:r>
-      <w:r w:rsidR="00030EF6">
+      <w:r w:rsidR="00030EF6" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Endurance </w:t>
       </w:r>
-      <w:r w:rsidR="00F02A0A">
+      <w:r w:rsidR="00F02A0A" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>representative</w:t>
       </w:r>
-      <w:r w:rsidR="00A568BC">
+      <w:r w:rsidR="00A568BC" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> within 4 weeks of </w:t>
       </w:r>
-      <w:r w:rsidR="00560D15">
+      <w:r w:rsidR="00560D15" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>the meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B5A8EF" w14:textId="77777777" w:rsidR="00757A85" w:rsidRDefault="00757A85" w:rsidP="00757A85">
+    <w:p w14:paraId="44B5A8EF" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="00A11A60" w:rsidRDefault="00757A85" w:rsidP="00757A85">
       <w:pPr>
         <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="081EC1F4" w14:textId="6C828B99" w:rsidR="00757A85" w:rsidRPr="00691BFE" w:rsidRDefault="00757A85" w:rsidP="00757A85">
+    <w:p w14:paraId="081EC1F4" w14:textId="6C828B99" w:rsidR="00757A85" w:rsidRPr="00A11A60" w:rsidRDefault="00757A85" w:rsidP="00757A85">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Northern – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00A568BC" w:rsidRPr="00691BFE">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00A568BC" w:rsidRPr="00A11A60">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:color w:val="auto"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>ArwelWilliams@aol.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F035B0D" w14:textId="5CFD4ABF" w:rsidR="00757A85" w:rsidRPr="00691BFE" w:rsidRDefault="00757A85" w:rsidP="00757A85">
+    <w:p w14:paraId="1F035B0D" w14:textId="5CFD4ABF" w:rsidR="00757A85" w:rsidRPr="00A11A60" w:rsidRDefault="00757A85" w:rsidP="00757A85">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Midlands and Southwest - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00FB0E60" w:rsidRPr="00691BFE">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00FB0E60" w:rsidRPr="00A11A60">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:cs="Times New Roman"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:color w:val="auto"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>nicholas.folwell@btinternet.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FB0E60" w:rsidRPr="00691BFE">
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00FB0E60" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00691BFE">
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC8B80B" w14:textId="67248F03" w:rsidR="00757A85" w:rsidRPr="00691BFE" w:rsidRDefault="00757A85" w:rsidP="00757A85">
+    <w:p w14:paraId="5EC8B80B" w14:textId="67248F03" w:rsidR="00757A85" w:rsidRPr="00A11A60" w:rsidRDefault="00757A85" w:rsidP="00757A85">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Southern - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00691BFE" w:rsidRPr="00691BFE">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00691BFE" w:rsidRPr="00A11A60">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:color w:val="auto"/>
-            <w:sz w:val="28"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>nicholas.folwell@btinternet.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00691BFE" w:rsidRPr="00691BFE">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00691BFE" w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55497249" w14:textId="77777777" w:rsidR="00757A85" w:rsidRDefault="00757A85" w:rsidP="00757A85">
+    <w:p w14:paraId="55497249" w14:textId="77777777" w:rsidR="00757A85" w:rsidRPr="00A11A60" w:rsidRDefault="00757A85" w:rsidP="00757A85">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DB230C2" w14:textId="77777777" w:rsidR="00A565E2" w:rsidRDefault="00A565E2" w:rsidP="00A565E2">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7DB230C2" w14:textId="77777777" w:rsidR="00A565E2" w:rsidRPr="00A11A60" w:rsidRDefault="00A565E2" w:rsidP="00A565E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3805854D" w14:textId="77777777" w:rsidR="00A565E2" w:rsidRDefault="00A565E2" w:rsidP="00A565E2">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3805854D" w14:textId="77777777" w:rsidR="00A565E2" w:rsidRPr="00A11A60" w:rsidRDefault="00A565E2" w:rsidP="00A565E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D7BA82" w14:textId="77777777" w:rsidR="00A60583" w:rsidRDefault="00A60583" w:rsidP="00A60583">
+    <w:p w14:paraId="46D7BA82" w14:textId="77777777" w:rsidR="00A60583" w:rsidRPr="00A11A60" w:rsidRDefault="00A60583" w:rsidP="00A60583">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D1AD767" w14:textId="77777777" w:rsidR="00A60583" w:rsidRDefault="00A60583" w:rsidP="00A60583">
+    <w:p w14:paraId="5D1AD767" w14:textId="77777777" w:rsidR="00A60583" w:rsidRPr="00A11A60" w:rsidRDefault="00A60583" w:rsidP="00A60583">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69C683E0" w14:textId="77777777" w:rsidR="00C93258" w:rsidRDefault="00C93258" w:rsidP="00A60583">
+    <w:p w14:paraId="69C683E0" w14:textId="77777777" w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidRDefault="00C93258" w:rsidP="00A60583">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C93258" w:rsidSect="00BA2BF9">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="00C93258" w:rsidRPr="00A11A60" w:rsidSect="00BA2BF9">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1274" w:bottom="851" w:left="1276" w:header="283" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="506E79C2" w14:textId="77777777" w:rsidR="009F5174" w:rsidRDefault="009F5174">
+    <w:p w14:paraId="6A2D5AAA" w14:textId="77777777" w:rsidR="00DB6685" w:rsidRDefault="00DB6685">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E739D5A" w14:textId="77777777" w:rsidR="009F5174" w:rsidRDefault="009F5174">
+    <w:p w14:paraId="295DFA03" w14:textId="77777777" w:rsidR="00DB6685" w:rsidRDefault="00DB6685">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1800,115 +2105,109 @@
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4C13D9D4" w14:textId="078FABF2" w:rsidR="00BF6A64" w:rsidRDefault="003A1DCA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C13D9D4" w14:textId="3376BA96" w:rsidR="00BF6A64" w:rsidRDefault="003A1DCA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve">Updated </w:t>
     </w:r>
-    <w:r w:rsidR="001A76C7">
+    <w:r w:rsidR="007B6BD9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
-      <w:t>November</w:t>
-[...5 lines deleted...]
-      <w:t xml:space="preserve"> 2023</w:t>
+      <w:t>March 2026</w:t>
     </w:r>
     <w:r w:rsidR="00BF6A64">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BF6A64">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">         </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18127E87" w14:textId="77777777" w:rsidR="009F5174" w:rsidRDefault="009F5174">
+    <w:p w14:paraId="396E4164" w14:textId="77777777" w:rsidR="00DB6685" w:rsidRDefault="00DB6685">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D5CF14A" w14:textId="77777777" w:rsidR="009F5174" w:rsidRDefault="009F5174">
+    <w:p w14:paraId="0F5D2E82" w14:textId="77777777" w:rsidR="00DB6685" w:rsidRDefault="00DB6685">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BD28893" w14:textId="75F6158D" w:rsidR="00BF6A64" w:rsidRDefault="003A1DCA">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E82D8B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4217DB81" wp14:editId="07703035">
           <wp:extent cx="3962400" cy="967740"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="446494642" name="Picture 446494642">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1989,51 +2288,51 @@
       <w:rPr>
         <w:b/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">3 </w:t>
     </w:r>
     <w:r w:rsidR="000E0A5E">
       <w:rPr>
         <w:b/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>ENDURANCE OFFICIAL</w:t>
     </w:r>
     <w:r w:rsidRPr="009227F1">
       <w:rPr>
         <w:b/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> REPORT </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="350417E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D70E0D6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2545,51 +2844,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2147118156">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1936355003">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1177034838">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1074477344">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1182012274">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -2600,130 +2899,139 @@
     <w:rsid w:val="000374CF"/>
     <w:rsid w:val="0005497F"/>
     <w:rsid w:val="000C20EA"/>
     <w:rsid w:val="000C7EB3"/>
     <w:rsid w:val="000D07C9"/>
     <w:rsid w:val="000E0A5E"/>
     <w:rsid w:val="000F1B95"/>
     <w:rsid w:val="00174B50"/>
     <w:rsid w:val="001A76C7"/>
     <w:rsid w:val="001F38EB"/>
     <w:rsid w:val="00246C2B"/>
     <w:rsid w:val="002540E9"/>
     <w:rsid w:val="0027298F"/>
     <w:rsid w:val="00274597"/>
     <w:rsid w:val="002B1BF2"/>
     <w:rsid w:val="0032446F"/>
     <w:rsid w:val="003318B6"/>
     <w:rsid w:val="00381488"/>
     <w:rsid w:val="00391658"/>
     <w:rsid w:val="003A1DCA"/>
     <w:rsid w:val="003E21E7"/>
     <w:rsid w:val="00415F1B"/>
     <w:rsid w:val="0042471D"/>
     <w:rsid w:val="00434B3C"/>
     <w:rsid w:val="00491EC2"/>
+    <w:rsid w:val="004F204D"/>
     <w:rsid w:val="0050543B"/>
     <w:rsid w:val="00525C90"/>
     <w:rsid w:val="00560D15"/>
     <w:rsid w:val="005A3AAF"/>
     <w:rsid w:val="005F3E46"/>
     <w:rsid w:val="00617582"/>
     <w:rsid w:val="00691BFE"/>
     <w:rsid w:val="00692728"/>
     <w:rsid w:val="007560C2"/>
     <w:rsid w:val="00757A85"/>
     <w:rsid w:val="00771F10"/>
+    <w:rsid w:val="007B6BD9"/>
+    <w:rsid w:val="007D5210"/>
     <w:rsid w:val="007F10C7"/>
     <w:rsid w:val="007F3721"/>
     <w:rsid w:val="007F6100"/>
     <w:rsid w:val="00812765"/>
     <w:rsid w:val="00875451"/>
     <w:rsid w:val="0089190D"/>
     <w:rsid w:val="008F6763"/>
     <w:rsid w:val="00940699"/>
     <w:rsid w:val="009F5174"/>
     <w:rsid w:val="00A0080E"/>
+    <w:rsid w:val="00A11A60"/>
     <w:rsid w:val="00A37426"/>
     <w:rsid w:val="00A565E2"/>
     <w:rsid w:val="00A568BC"/>
     <w:rsid w:val="00A60583"/>
+    <w:rsid w:val="00B966F1"/>
     <w:rsid w:val="00BA2BF9"/>
     <w:rsid w:val="00BB3DF4"/>
     <w:rsid w:val="00BB6B53"/>
     <w:rsid w:val="00BD1DA7"/>
     <w:rsid w:val="00BD7985"/>
     <w:rsid w:val="00BE05FD"/>
     <w:rsid w:val="00BF6A64"/>
     <w:rsid w:val="00C128B2"/>
     <w:rsid w:val="00C269FD"/>
     <w:rsid w:val="00C87C6F"/>
     <w:rsid w:val="00C93258"/>
     <w:rsid w:val="00CE563D"/>
     <w:rsid w:val="00D074BB"/>
+    <w:rsid w:val="00DB6685"/>
+    <w:rsid w:val="00DD46E5"/>
     <w:rsid w:val="00E64CB0"/>
     <w:rsid w:val="00E8018B"/>
+    <w:rsid w:val="00E8145F"/>
+    <w:rsid w:val="00ED4F95"/>
     <w:rsid w:val="00EE69C1"/>
     <w:rsid w:val="00F02A0A"/>
     <w:rsid w:val="00F40C52"/>
     <w:rsid w:val="00F424CA"/>
     <w:rsid w:val="00F67829"/>
     <w:rsid w:val="00F95795"/>
     <w:rsid w:val="00FB0E60"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="20CC0E72"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A0E2FC81-2AB9-455E-9DD4-5F515ED13165}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
@@ -3192,51 +3500,51 @@
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00415F1B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A568BC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="161969537">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="295910056">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3265,51 +3573,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1486823917">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicholas.folwell@btinternet.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ArwelWilliams@aol.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicholas.folwell@btinternet.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicholas.folwell@btinternet.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicholas.folwell@btinternet.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ArwelWilliams@aol.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -3567,80 +3875,399 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100275A5DAEB744414399D3D2FD13BB6A8A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0dc5b1d722507e15816056fed45e9993">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24f20eab-c30d-48c3-8459-309c395f2e8b" xmlns:ns3="8bfba782-5899-4c82-bc53-59e28f4a6bb5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b047fe917233adeaa80e5de0d7b208c2" ns2:_="" ns3:_="">
+    <xsd:import namespace="24f20eab-c30d-48c3-8459-309c395f2e8b"/>
+    <xsd:import namespace="8bfba782-5899-4c82-bc53-59e28f4a6bb5"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="24f20eab-c30d-48c3-8459-309c395f2e8b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="87b7fe02-2fdb-4a48-a915-837973109de9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8bfba782-5899-4c82-bc53-59e28f4a6bb5" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{42a6e5b9-e6ca-4fc3-9bc0-7329d9ddc4d5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8bfba782-5899-4c82-bc53-59e28f4a6bb5">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="24f20eab-c30d-48c3-8459-309c395f2e8b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8bfba782-5899-4c82-bc53-59e28f4a6bb5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90AA12B0-387C-4CA5-B10A-A5A9A17DA631}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="24f20eab-c30d-48c3-8459-309c395f2e8b"/>
+    <ds:schemaRef ds:uri="8bfba782-5899-4c82-bc53-59e28f4a6bb5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84F905D7-6F88-4F2D-8E9C-52F3C3533FBE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C037A7A-FC81-47E3-85E9-60DBBAA169D2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="24f20eab-c30d-48c3-8459-309c395f2e8b"/>
+    <ds:schemaRef ds:uri="8bfba782-5899-4c82-bc53-59e28f4a6bb5"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>200</Words>
-  <Characters>1403</Characters>
+  <Words>241</Words>
+  <Characters>1375</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DRAFT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NoEAA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1600</CharactersWithSpaces>
+  <CharactersWithSpaces>1613</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>524338</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:sroffupsec@gmail.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3407900</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -3674,25 +4301,33 @@
         <vt:lpwstr>mailto:tronorth@gmail.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>DRAFT</dc:title>
   <dc:subject/>
   <dc:creator>MOIRAG</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100275A5DAEB744414399D3D2FD13BB6A8A</vt:lpwstr>
+  </property>
+</Properties>
+</file>