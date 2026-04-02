--- v0 (2025-12-26)
+++ v1 (2026-04-02)
@@ -1299,51 +1299,50 @@
             </w:r>
             <w:r w:rsidR="00C422BA" w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>device.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3956C1CC" w14:textId="5C117DBE" w:rsidR="00610883" w:rsidRPr="00C422BA" w:rsidRDefault="00610883" w:rsidP="00610883">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="505571DF" w14:textId="77777777" w:rsidR="00610883" w:rsidRPr="00C422BA" w:rsidRDefault="00610883" w:rsidP="00851951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C73C3" w:rsidRPr="00C422BA" w14:paraId="016E3525" w14:textId="77777777" w:rsidTr="00D90048">
         <w:trPr>
           <w:trHeight w:val="475"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
@@ -1411,51 +1410,50 @@
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> correctly.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7052F677" w14:textId="77777777" w:rsidR="007C73C3" w:rsidRPr="00C422BA" w:rsidRDefault="007C73C3" w:rsidP="00CE248E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39C6245F" w14:textId="77777777" w:rsidR="007C73C3" w:rsidRPr="00C422BA" w:rsidRDefault="007C73C3" w:rsidP="00851951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA45E4" w:rsidRPr="00C422BA" w14:paraId="42054FC4" w14:textId="77777777" w:rsidTr="00D90048">
         <w:trPr>
           <w:trHeight w:val="475"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
@@ -1617,51 +1615,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> flexible enough to compromise</w:t>
             </w:r>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> on your start position</w:t>
             </w:r>
             <w:r w:rsidR="00C41A60" w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C206667" w14:textId="5AF001C4" w:rsidR="00CE248E" w:rsidRPr="00C422BA" w:rsidRDefault="00CE248E" w:rsidP="00851951">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B26BBE" w:rsidRPr="00C422BA" w14:paraId="72346393" w14:textId="77777777" w:rsidTr="00D90048">
         <w:trPr>
           <w:trHeight w:val="475"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -1929,51 +1926,50 @@
             </w:r>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>eferee, if present.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FC8F64B" w14:textId="2910ACCE" w:rsidR="00C41A60" w:rsidRPr="00C422BA" w:rsidRDefault="00C41A60" w:rsidP="00CA3510">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B9D723D" w14:textId="14E36BD8" w:rsidR="00B26BBE" w:rsidRPr="00C422BA" w:rsidRDefault="00B26BBE" w:rsidP="00B26BBE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B08D7" w:rsidRPr="00C422BA" w14:paraId="450B2104" w14:textId="77777777" w:rsidTr="00D90048">
         <w:trPr>
           <w:trHeight w:val="475"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -2104,51 +2100,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ble to quote rule numbers for disqualification and conduct warnings for administration and record of results </w:t>
             </w:r>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>– more frequently carried out by the Start Referee when present</w:t>
             </w:r>
             <w:r w:rsidR="00F81B13" w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (a laminated aide memoire is recommended)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11640471" w14:textId="77777777" w:rsidR="001B08D7" w:rsidRPr="00C422BA" w:rsidRDefault="001B08D7" w:rsidP="00B26BBE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B26BBE" w:rsidRPr="00C422BA" w14:paraId="17FB21CE" w14:textId="77777777" w:rsidTr="00D90048">
         <w:trPr>
           <w:trHeight w:val="475"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2333,51 +2328,50 @@
             </w:r>
             <w:r w:rsidR="00773A83" w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> written on the duty sheet</w:t>
             </w:r>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A29FDD1" w14:textId="73ACEA33" w:rsidR="00B26BBE" w:rsidRPr="00C422BA" w:rsidRDefault="00B26BBE" w:rsidP="00B26BBE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B08D7" w:rsidRPr="00C422BA" w14:paraId="760E22BD" w14:textId="77777777" w:rsidTr="0078493F">
         <w:trPr>
           <w:trHeight w:val="475"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2485,51 +2479,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Be responsible for ensuring the system is put onto charge if you are appointed to a </w:t>
             </w:r>
             <w:r w:rsidR="00C422BA" w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>two-day</w:t>
             </w:r>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> meeting.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7581224F" w14:textId="0631FD45" w:rsidR="001B08D7" w:rsidRPr="00C422BA" w:rsidRDefault="001B08D7" w:rsidP="001B08D7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B26BBE" w:rsidRPr="00C422BA" w14:paraId="0AC7982F" w14:textId="77777777" w:rsidTr="00D90048">
@@ -2658,51 +2651,50 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Black board with white lines will be supplied by the photo finish team, your role is to fire the starting device on their instruction.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="157D80EC" w14:textId="0AE70A99" w:rsidR="00B26BBE" w:rsidRPr="00C422BA" w:rsidRDefault="00B26BBE" w:rsidP="00B26BBE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00922502" w:rsidRPr="00C422BA" w14:paraId="3C8444C8" w14:textId="77777777" w:rsidTr="00D90048">
         <w:trPr>
           <w:trHeight w:val="475"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2998,51 +2990,50 @@
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ly.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1744A5D8" w14:textId="76ACD2D8" w:rsidR="000D492D" w:rsidRPr="00C422BA" w:rsidRDefault="000D492D" w:rsidP="005F35BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F9B1BBF" w14:textId="77777777" w:rsidR="00922502" w:rsidRPr="00C422BA" w:rsidRDefault="00922502" w:rsidP="00922502">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00922502" w:rsidRPr="00C422BA" w14:paraId="0D42EDB4" w14:textId="77777777" w:rsidTr="00D90048">
         <w:trPr>
           <w:trHeight w:val="475"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3116,51 +3107,51 @@
               <w:t xml:space="preserve"> - giving the duty starter the opportunity to recall first.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="237928E8" w14:textId="5FB7F307" w:rsidR="00922502" w:rsidRPr="00C422BA" w:rsidRDefault="000D492D" w:rsidP="000D492D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adopts correct position for recall starter on all races; remembering you need to be able to cover lanes allocated to you so your ‘ideal’ position may not be the same as a colleague’s ideal position!</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57E96501" w14:textId="46B468C2" w:rsidR="000D492D" w:rsidRPr="00C422BA" w:rsidRDefault="000D492D" w:rsidP="00A53760">
+          <w:p w14:paraId="57E96501" w14:textId="35950E24" w:rsidR="000D492D" w:rsidRPr="00C422BA" w:rsidRDefault="000D492D" w:rsidP="00A53760">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">If you recalled the race, explain </w:t>
             </w:r>
             <w:r w:rsidR="001B08D7" w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3169,74 +3160,73 @@
             </w:r>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">to the </w:t>
             </w:r>
             <w:r w:rsidR="001B08D7" w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">duty </w:t>
             </w:r>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">starter why you did so and allow </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C422BA">
+            <w:r w:rsidR="00A04436">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>him</w:t>
+              <w:t>them</w:t>
             </w:r>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to make the decision as to what happens next.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FD4AECE" w14:textId="77777777" w:rsidR="00922502" w:rsidRPr="00C422BA" w:rsidRDefault="00922502" w:rsidP="00922502">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C73C3" w:rsidRPr="00C422BA" w14:paraId="23BE284E" w14:textId="77777777" w:rsidTr="00D90048">
         <w:trPr>
           <w:trHeight w:val="475"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3378,51 +3368,50 @@
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Explain what you saw to the duty starter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="602FC5A5" w14:textId="77777777" w:rsidR="007C73C3" w:rsidRPr="00C422BA" w:rsidRDefault="007C73C3" w:rsidP="00922502">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C73C3" w:rsidRPr="00C422BA" w14:paraId="29C3A933" w14:textId="77777777" w:rsidTr="002D6006">
         <w:trPr>
           <w:trHeight w:val="475"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3551,51 +3540,50 @@
               <w:t xml:space="preserve"> amongst all team members if necessary, according to experience and competency, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>taking into account</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> any mentoring or assessments being carried out on the day thus ensuring all feel happy and comfortable with the duties allocated. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BFE6709" w14:textId="77777777" w:rsidR="007C73C3" w:rsidRPr="00C422BA" w:rsidRDefault="007C73C3" w:rsidP="007C73C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C73C3" w:rsidRPr="00C422BA" w14:paraId="13D6C253" w14:textId="77777777" w:rsidTr="005A0057">
         <w:trPr>
           <w:trHeight w:val="475"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3859,51 +3847,50 @@
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">oordinator so your briefing should match your personality, way of working and your expectations.  There are many examples of ‘good practice’ available.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DB89315" w14:textId="77777777" w:rsidR="007C73C3" w:rsidRPr="00C422BA" w:rsidRDefault="007C73C3" w:rsidP="007C73C3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CEF4FD7" w14:textId="77777777" w:rsidR="007C73C3" w:rsidRPr="00C422BA" w:rsidRDefault="007C73C3" w:rsidP="007C73C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C73C3" w:rsidRPr="00C422BA" w14:paraId="39305EF3" w14:textId="77777777" w:rsidTr="00D90048">
         <w:trPr>
           <w:trHeight w:val="475"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3944,58 +3931,75 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="5C52DB51" w14:textId="4559373E" w:rsidR="007C73C3" w:rsidRPr="00C422BA" w:rsidRDefault="007C73C3" w:rsidP="007C73C3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">This should be a top priority of all officials, but especially those in the start team.  Pay particular heed to the content of the Safeguarding courses which are compulsory for all of us.  </w:t>
+              <w:t xml:space="preserve">This should be a top priority of all officials, but especially those in the start team.  Pay </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C422BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>particular heed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C422BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the content of the Safeguarding courses which are compulsory for all of us.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71B49E78" w14:textId="77777777" w:rsidR="007C73C3" w:rsidRPr="00C422BA" w:rsidRDefault="007C73C3" w:rsidP="007C73C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C73C3" w:rsidRPr="00C422BA" w14:paraId="36CDCAD3" w14:textId="77777777" w:rsidTr="00D90048">
         <w:trPr>
           <w:trHeight w:val="475"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4076,51 +4080,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure you know why this test is carried out and what are acceptable readings.  Is a positive reading better than a negative reading?  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00C338AD" w14:textId="64EA7E46" w:rsidR="007C73C3" w:rsidRPr="00C422BA" w:rsidRDefault="007C73C3" w:rsidP="007C73C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C620103" w14:textId="77777777" w:rsidR="007C73C3" w:rsidRPr="00C422BA" w:rsidRDefault="007C73C3" w:rsidP="007C73C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C73C3" w:rsidRPr="00C422BA" w14:paraId="2C8DB08C" w14:textId="77777777" w:rsidTr="00D90048">
         <w:trPr>
           <w:trHeight w:val="475"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4242,51 +4245,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Acknowledgement of hooters on long throws around 200m start</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DCE81BA" w14:textId="24B3083A" w:rsidR="006D4B95" w:rsidRPr="00C422BA" w:rsidRDefault="006D4B95" w:rsidP="00780E15">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66538121" w14:textId="77777777" w:rsidR="007C73C3" w:rsidRPr="00C422BA" w:rsidRDefault="007C73C3" w:rsidP="007C73C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C73C3" w:rsidRPr="00C422BA" w14:paraId="79F7AD02" w14:textId="77777777" w:rsidTr="00D90048">
         <w:trPr>
           <w:trHeight w:val="475"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3109" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4412,51 +4414,50 @@
             <w:r w:rsidR="00AE6CA9" w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>progression and competencies outlined below).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13F2E62F" w14:textId="2067CA4A" w:rsidR="00306E1D" w:rsidRPr="00C422BA" w:rsidRDefault="00306E1D" w:rsidP="00F93E09">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:color w:val="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6875602E" w14:textId="77777777" w:rsidR="007C73C3" w:rsidRPr="00C422BA" w:rsidRDefault="007C73C3" w:rsidP="007C73C3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0869983A" w14:textId="77777777" w:rsidR="00922502" w:rsidRDefault="00922502" w:rsidP="00207BE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1365"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5106,51 +5107,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="004839CC" w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nsure progress of track events against the timetable and dealing with any queries or issues on the day, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2894AC9D" w14:textId="77777777" w:rsidR="0072395A" w:rsidRPr="00C422BA" w:rsidRDefault="0072395A" w:rsidP="0002146F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004839CC" w:rsidRPr="00C422BA" w14:paraId="75349D06" w14:textId="77777777" w:rsidTr="004839CC">
         <w:trPr>
           <w:trHeight w:val="475"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50B5968C" w14:textId="77777777" w:rsidR="004839CC" w:rsidRPr="00C422BA" w:rsidRDefault="004839CC" w:rsidP="004839CC">
@@ -5338,51 +5338,50 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C422BA">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Correct Radio protocol if you have a radio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EE43E3D" w14:textId="77777777" w:rsidR="004839CC" w:rsidRPr="00C422BA" w:rsidRDefault="004839CC" w:rsidP="004839CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F4E11E3" w14:textId="4F22E6ED" w:rsidR="00B03948" w:rsidRPr="00B03948" w:rsidRDefault="00B03948" w:rsidP="00C422BA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5724,58 +5723,58 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00C75862">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006C32F4" w:rsidRPr="00C422BA" w:rsidSect="00A9175B">
       <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="400" w:bottom="284" w:left="420" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="247D9A8D" w14:textId="77777777" w:rsidR="00E20AFC" w:rsidRDefault="00E20AFC" w:rsidP="008B5083">
+    <w:p w14:paraId="40CFD586" w14:textId="77777777" w:rsidR="004872B9" w:rsidRDefault="004872B9" w:rsidP="008B5083">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46C02A17" w14:textId="77777777" w:rsidR="00E20AFC" w:rsidRDefault="00E20AFC" w:rsidP="008B5083">
+    <w:p w14:paraId="16F75D35" w14:textId="77777777" w:rsidR="004872B9" w:rsidRDefault="004872B9" w:rsidP="008B5083">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5809,58 +5808,58 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17EEE92B" w14:textId="77777777" w:rsidR="00E20AFC" w:rsidRDefault="00E20AFC" w:rsidP="008B5083">
+    <w:p w14:paraId="7ED25042" w14:textId="77777777" w:rsidR="004872B9" w:rsidRDefault="004872B9" w:rsidP="008B5083">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C5C2FE9" w14:textId="77777777" w:rsidR="00E20AFC" w:rsidRDefault="00E20AFC" w:rsidP="008B5083">
+    <w:p w14:paraId="60285D8F" w14:textId="77777777" w:rsidR="004872B9" w:rsidRDefault="004872B9" w:rsidP="008B5083">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05360994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="348424F6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -11427,50 +11426,51 @@
     <w:rsid w:val="000527B8"/>
     <w:rsid w:val="00052A5A"/>
     <w:rsid w:val="00062ACD"/>
     <w:rsid w:val="00066489"/>
     <w:rsid w:val="00070C10"/>
     <w:rsid w:val="00073382"/>
     <w:rsid w:val="00075159"/>
     <w:rsid w:val="00075194"/>
     <w:rsid w:val="000751C2"/>
     <w:rsid w:val="00075EE9"/>
     <w:rsid w:val="00076D81"/>
     <w:rsid w:val="000775E8"/>
     <w:rsid w:val="00077648"/>
     <w:rsid w:val="0008042F"/>
     <w:rsid w:val="00085BDD"/>
     <w:rsid w:val="00093534"/>
     <w:rsid w:val="00093FD3"/>
     <w:rsid w:val="00095DFA"/>
     <w:rsid w:val="00097792"/>
     <w:rsid w:val="00097ED7"/>
     <w:rsid w:val="000A6D2C"/>
     <w:rsid w:val="000A7DF8"/>
     <w:rsid w:val="000B0773"/>
     <w:rsid w:val="000B2E42"/>
     <w:rsid w:val="000B3F5B"/>
+    <w:rsid w:val="000B4A72"/>
     <w:rsid w:val="000B7447"/>
     <w:rsid w:val="000C3082"/>
     <w:rsid w:val="000C557B"/>
     <w:rsid w:val="000D11F1"/>
     <w:rsid w:val="000D492D"/>
     <w:rsid w:val="000F6CC6"/>
     <w:rsid w:val="00105EEA"/>
     <w:rsid w:val="0011437B"/>
     <w:rsid w:val="001155C5"/>
     <w:rsid w:val="00120031"/>
     <w:rsid w:val="00120EA6"/>
     <w:rsid w:val="00121000"/>
     <w:rsid w:val="0012635C"/>
     <w:rsid w:val="0013043E"/>
     <w:rsid w:val="00130AB6"/>
     <w:rsid w:val="00135AC4"/>
     <w:rsid w:val="00142A58"/>
     <w:rsid w:val="00143AB4"/>
     <w:rsid w:val="00144E41"/>
     <w:rsid w:val="00145DDF"/>
     <w:rsid w:val="001541D0"/>
     <w:rsid w:val="00156E07"/>
     <w:rsid w:val="00161C48"/>
     <w:rsid w:val="0016334F"/>
     <w:rsid w:val="00164879"/>
@@ -11532,50 +11532,51 @@
     <w:rsid w:val="00260A2B"/>
     <w:rsid w:val="00260E04"/>
     <w:rsid w:val="00260FD8"/>
     <w:rsid w:val="00270991"/>
     <w:rsid w:val="002716B8"/>
     <w:rsid w:val="0028390E"/>
     <w:rsid w:val="002860B2"/>
     <w:rsid w:val="0029486E"/>
     <w:rsid w:val="002A1274"/>
     <w:rsid w:val="002A53C9"/>
     <w:rsid w:val="002B4570"/>
     <w:rsid w:val="002B4945"/>
     <w:rsid w:val="002D125E"/>
     <w:rsid w:val="002D3C5C"/>
     <w:rsid w:val="002D42D4"/>
     <w:rsid w:val="002D4E53"/>
     <w:rsid w:val="002E07D6"/>
     <w:rsid w:val="002E1D1B"/>
     <w:rsid w:val="002E2226"/>
     <w:rsid w:val="002E472A"/>
     <w:rsid w:val="002F1A3D"/>
     <w:rsid w:val="002F6C04"/>
     <w:rsid w:val="003034F0"/>
     <w:rsid w:val="00304E7D"/>
     <w:rsid w:val="00306E1D"/>
+    <w:rsid w:val="00311365"/>
     <w:rsid w:val="00312023"/>
     <w:rsid w:val="0031260E"/>
     <w:rsid w:val="00315909"/>
     <w:rsid w:val="00316035"/>
     <w:rsid w:val="0032062D"/>
     <w:rsid w:val="0032131A"/>
     <w:rsid w:val="00335D87"/>
     <w:rsid w:val="00336ABE"/>
     <w:rsid w:val="00336D23"/>
     <w:rsid w:val="00337A33"/>
     <w:rsid w:val="00340F7B"/>
     <w:rsid w:val="00342F58"/>
     <w:rsid w:val="00343059"/>
     <w:rsid w:val="00345680"/>
     <w:rsid w:val="0034718D"/>
     <w:rsid w:val="00347934"/>
     <w:rsid w:val="00350CB2"/>
     <w:rsid w:val="00351103"/>
     <w:rsid w:val="0035437E"/>
     <w:rsid w:val="003547A9"/>
     <w:rsid w:val="00356304"/>
     <w:rsid w:val="00356338"/>
     <w:rsid w:val="0035701E"/>
     <w:rsid w:val="00357A9F"/>
     <w:rsid w:val="00357B30"/>
@@ -11616,50 +11617,51 @@
     <w:rsid w:val="00430519"/>
     <w:rsid w:val="00434C35"/>
     <w:rsid w:val="00437209"/>
     <w:rsid w:val="00437DC8"/>
     <w:rsid w:val="0044391A"/>
     <w:rsid w:val="004449A6"/>
     <w:rsid w:val="00446887"/>
     <w:rsid w:val="00453800"/>
     <w:rsid w:val="0045440A"/>
     <w:rsid w:val="004546D0"/>
     <w:rsid w:val="00456D74"/>
     <w:rsid w:val="004576D5"/>
     <w:rsid w:val="00460AA3"/>
     <w:rsid w:val="004630B7"/>
     <w:rsid w:val="004643C8"/>
     <w:rsid w:val="00465108"/>
     <w:rsid w:val="00466D94"/>
     <w:rsid w:val="00470254"/>
     <w:rsid w:val="004708CA"/>
     <w:rsid w:val="004710E5"/>
     <w:rsid w:val="00471C17"/>
     <w:rsid w:val="00472231"/>
     <w:rsid w:val="00473E92"/>
     <w:rsid w:val="00474D15"/>
     <w:rsid w:val="004839CC"/>
+    <w:rsid w:val="004872B9"/>
     <w:rsid w:val="00491B9E"/>
     <w:rsid w:val="00493C7E"/>
     <w:rsid w:val="00494E9C"/>
     <w:rsid w:val="00496E11"/>
     <w:rsid w:val="00497551"/>
     <w:rsid w:val="004A16D1"/>
     <w:rsid w:val="004A2324"/>
     <w:rsid w:val="004A41A3"/>
     <w:rsid w:val="004A74BC"/>
     <w:rsid w:val="004A7D3D"/>
     <w:rsid w:val="004B08D2"/>
     <w:rsid w:val="004B24B3"/>
     <w:rsid w:val="004B5C6E"/>
     <w:rsid w:val="004C3C5B"/>
     <w:rsid w:val="004C573C"/>
     <w:rsid w:val="004C7DAE"/>
     <w:rsid w:val="004D010A"/>
     <w:rsid w:val="004D0BF9"/>
     <w:rsid w:val="004D0E42"/>
     <w:rsid w:val="004D1E7A"/>
     <w:rsid w:val="004D5735"/>
     <w:rsid w:val="004D57A3"/>
     <w:rsid w:val="004D5CF6"/>
     <w:rsid w:val="004E2F37"/>
     <w:rsid w:val="004E3919"/>
@@ -11904,65 +11906,67 @@
     <w:rsid w:val="00982AFC"/>
     <w:rsid w:val="00984827"/>
     <w:rsid w:val="00986787"/>
     <w:rsid w:val="00991126"/>
     <w:rsid w:val="00992891"/>
     <w:rsid w:val="009A3E30"/>
     <w:rsid w:val="009A5AFC"/>
     <w:rsid w:val="009B1D52"/>
     <w:rsid w:val="009B3F65"/>
     <w:rsid w:val="009B53BE"/>
     <w:rsid w:val="009B732B"/>
     <w:rsid w:val="009B7BC5"/>
     <w:rsid w:val="009C30E2"/>
     <w:rsid w:val="009C6FB2"/>
     <w:rsid w:val="009D02B1"/>
     <w:rsid w:val="009D52BC"/>
     <w:rsid w:val="009D541E"/>
     <w:rsid w:val="009D63E4"/>
     <w:rsid w:val="009D6452"/>
     <w:rsid w:val="009E4CB5"/>
     <w:rsid w:val="009F4F47"/>
     <w:rsid w:val="009F68AE"/>
     <w:rsid w:val="00A011E6"/>
     <w:rsid w:val="00A030C8"/>
     <w:rsid w:val="00A03881"/>
+    <w:rsid w:val="00A04436"/>
     <w:rsid w:val="00A22433"/>
     <w:rsid w:val="00A231B8"/>
     <w:rsid w:val="00A24ABE"/>
     <w:rsid w:val="00A25C0D"/>
     <w:rsid w:val="00A26715"/>
     <w:rsid w:val="00A26940"/>
     <w:rsid w:val="00A27E58"/>
     <w:rsid w:val="00A337D2"/>
     <w:rsid w:val="00A34587"/>
     <w:rsid w:val="00A35960"/>
     <w:rsid w:val="00A37583"/>
     <w:rsid w:val="00A400E9"/>
     <w:rsid w:val="00A448E6"/>
     <w:rsid w:val="00A45F30"/>
     <w:rsid w:val="00A461F1"/>
+    <w:rsid w:val="00A46312"/>
     <w:rsid w:val="00A51C05"/>
     <w:rsid w:val="00A53760"/>
     <w:rsid w:val="00A576CE"/>
     <w:rsid w:val="00A62103"/>
     <w:rsid w:val="00A744A0"/>
     <w:rsid w:val="00A7623C"/>
     <w:rsid w:val="00A7704D"/>
     <w:rsid w:val="00A77C72"/>
     <w:rsid w:val="00A80972"/>
     <w:rsid w:val="00A811CA"/>
     <w:rsid w:val="00A90EAE"/>
     <w:rsid w:val="00A9175B"/>
     <w:rsid w:val="00A917D4"/>
     <w:rsid w:val="00A93255"/>
     <w:rsid w:val="00A93716"/>
     <w:rsid w:val="00A94B47"/>
     <w:rsid w:val="00A96BDC"/>
     <w:rsid w:val="00AA2613"/>
     <w:rsid w:val="00AA32A6"/>
     <w:rsid w:val="00AA7178"/>
     <w:rsid w:val="00AB063B"/>
     <w:rsid w:val="00AB1170"/>
     <w:rsid w:val="00AC021D"/>
     <w:rsid w:val="00AC2B03"/>
     <w:rsid w:val="00AC5EF7"/>
@@ -12182,50 +12186,51 @@
     <w:rsid w:val="00EA1A32"/>
     <w:rsid w:val="00EA3633"/>
     <w:rsid w:val="00EA47E9"/>
     <w:rsid w:val="00EB0261"/>
     <w:rsid w:val="00EB384F"/>
     <w:rsid w:val="00EC0264"/>
     <w:rsid w:val="00EC29D2"/>
     <w:rsid w:val="00EC33F9"/>
     <w:rsid w:val="00EC349E"/>
     <w:rsid w:val="00EC413C"/>
     <w:rsid w:val="00EC4B36"/>
     <w:rsid w:val="00EC4D5F"/>
     <w:rsid w:val="00EC6DE5"/>
     <w:rsid w:val="00ED2CB2"/>
     <w:rsid w:val="00ED4D81"/>
     <w:rsid w:val="00ED4E33"/>
     <w:rsid w:val="00ED6BE6"/>
     <w:rsid w:val="00EE2321"/>
     <w:rsid w:val="00EE2F32"/>
     <w:rsid w:val="00EE3A32"/>
     <w:rsid w:val="00EE3ECC"/>
     <w:rsid w:val="00EF0799"/>
     <w:rsid w:val="00EF15FD"/>
     <w:rsid w:val="00EF3ACD"/>
     <w:rsid w:val="00EF3F0D"/>
+    <w:rsid w:val="00F015BD"/>
     <w:rsid w:val="00F07FD0"/>
     <w:rsid w:val="00F1039E"/>
     <w:rsid w:val="00F13C3F"/>
     <w:rsid w:val="00F13D5B"/>
     <w:rsid w:val="00F149D5"/>
     <w:rsid w:val="00F1645B"/>
     <w:rsid w:val="00F20A8D"/>
     <w:rsid w:val="00F249D1"/>
     <w:rsid w:val="00F25337"/>
     <w:rsid w:val="00F31441"/>
     <w:rsid w:val="00F31A8A"/>
     <w:rsid w:val="00F33EEF"/>
     <w:rsid w:val="00F379FA"/>
     <w:rsid w:val="00F4016C"/>
     <w:rsid w:val="00F44F16"/>
     <w:rsid w:val="00F46E06"/>
     <w:rsid w:val="00F5145A"/>
     <w:rsid w:val="00F5428A"/>
     <w:rsid w:val="00F560F2"/>
     <w:rsid w:val="00F57A96"/>
     <w:rsid w:val="00F62B5D"/>
     <w:rsid w:val="00F67A1D"/>
     <w:rsid w:val="00F70738"/>
     <w:rsid w:val="00F804E2"/>
     <w:rsid w:val="00F81B13"/>
@@ -13246,50 +13251,70 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d4e97e60-d57b-46f0-8c68-1d25f9ddb920">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d4a48426-97cc-4a61-94fb-56c3682b2352" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010042016E61ECD77C43A7695B35AA3CBE50" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="90192ac976a05609bcde9171229bfc16">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d4e97e60-d57b-46f0-8c68-1d25f9ddb920" xmlns:ns3="d4a48426-97cc-4a61-94fb-56c3682b2352" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b177dff8fc34d65a850aca3b5d3c647e" ns2:_="" ns3:_="">
     <xsd:import namespace="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <xsd:import namespace="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -13500,150 +13525,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{413089CC-4A55-4AC4-BA3F-14CD2A50A814}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
+    <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A8FEB37-1D76-448D-A6DE-D76C3CA94A87}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CCD9119-FF72-4119-822A-BC13050D659A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A78071CD-4545-4DAE-B3E4-A197DE9BB6FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1619</Words>
-  <Characters>9732</Characters>
+  <Characters>8718</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>243</Lines>
+  <Paragraphs>110</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11329</CharactersWithSpaces>
+  <CharactersWithSpaces>10563</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Beast</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-11-04T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® PowerPoint® for Microsoft 365</vt:lpwstr>
   </property>