--- v0 (2025-12-26)
+++ v1 (2026-04-02)
@@ -8,1568 +8,1261 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0418D221" w14:textId="77777777" w:rsidR="00500384" w:rsidRDefault="00500384" w:rsidP="00697811">
+    <w:p w14:paraId="0418D221" w14:textId="77777777" w:rsidR="00500384" w:rsidRPr="00942D5C" w:rsidRDefault="00500384" w:rsidP="00697811">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable6Colourful"/>
         <w:tblW w:w="4448" w:type="pct"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3970"/>
         <w:gridCol w:w="6235"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00500384" w:rsidRPr="00500384" w14:paraId="47753E61" w14:textId="77777777" w:rsidTr="006B5898">
+      <w:tr w:rsidR="00500384" w:rsidRPr="00942D5C" w14:paraId="47753E61" w14:textId="77777777" w:rsidTr="006B5898">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1945" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE889F2" w14:textId="77777777" w:rsidR="00500384" w:rsidRPr="00500384" w:rsidRDefault="00500384" w:rsidP="00500384">
+          <w:p w14:paraId="2FE889F2" w14:textId="77777777" w:rsidR="00500384" w:rsidRPr="00942D5C" w:rsidRDefault="00500384" w:rsidP="00500384">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500384">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Name of Official:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3055" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0700DEEF" w14:textId="75956653" w:rsidR="00500384" w:rsidRPr="00500384" w:rsidRDefault="00500384" w:rsidP="00500384">
+          <w:p w14:paraId="0700DEEF" w14:textId="75956653" w:rsidR="00500384" w:rsidRPr="00942D5C" w:rsidRDefault="00500384" w:rsidP="00500384">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00500384" w:rsidRPr="00500384" w14:paraId="31DE2D86" w14:textId="77777777" w:rsidTr="00500384">
+      <w:tr w:rsidR="00500384" w:rsidRPr="00942D5C" w14:paraId="31DE2D86" w14:textId="77777777" w:rsidTr="00500384">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1945" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77E6FAFB" w14:textId="77777777" w:rsidR="00500384" w:rsidRPr="00500384" w:rsidRDefault="00500384" w:rsidP="00500384">
+          <w:p w14:paraId="77E6FAFB" w14:textId="77777777" w:rsidR="00500384" w:rsidRPr="00942D5C" w:rsidRDefault="00500384" w:rsidP="00500384">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500384">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Licence Number (URN):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3055" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73377707" w14:textId="61D7744B" w:rsidR="00500384" w:rsidRPr="00500384" w:rsidRDefault="00500384" w:rsidP="00500384">
+          <w:p w14:paraId="73377707" w14:textId="61D7744B" w:rsidR="00500384" w:rsidRPr="00942D5C" w:rsidRDefault="00500384" w:rsidP="00500384">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00500384" w:rsidRPr="00500384" w14:paraId="79EF9D40" w14:textId="77777777" w:rsidTr="006B5898">
+      <w:tr w:rsidR="00500384" w:rsidRPr="00942D5C" w14:paraId="79EF9D40" w14:textId="77777777" w:rsidTr="006B5898">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1945" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33852966" w14:textId="77777777" w:rsidR="00500384" w:rsidRPr="00500384" w:rsidRDefault="00500384" w:rsidP="00500384">
+          <w:p w14:paraId="33852966" w14:textId="77777777" w:rsidR="00500384" w:rsidRPr="00942D5C" w:rsidRDefault="00500384" w:rsidP="00500384">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500384">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3055" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1691FEFB" w14:textId="21953EC2" w:rsidR="00500384" w:rsidRPr="00500384" w:rsidRDefault="00500384" w:rsidP="00500384">
+          <w:p w14:paraId="1691FEFB" w14:textId="21953EC2" w:rsidR="00500384" w:rsidRPr="00942D5C" w:rsidRDefault="00500384" w:rsidP="00500384">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="465607DF" w14:textId="77777777" w:rsidR="00500384" w:rsidRDefault="00500384" w:rsidP="001D1E6C">
+    <w:p w14:paraId="465607DF" w14:textId="77777777" w:rsidR="00500384" w:rsidRPr="00942D5C" w:rsidRDefault="00500384" w:rsidP="001D1E6C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C882C60" w14:textId="4741E75F" w:rsidR="001D1E6C" w:rsidRDefault="001D1E6C" w:rsidP="001D1E6C">
+    <w:p w14:paraId="6C882C60" w14:textId="4741E75F" w:rsidR="001D1E6C" w:rsidRPr="00942D5C" w:rsidRDefault="001D1E6C" w:rsidP="001D1E6C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00500384">
+      <w:r w:rsidRPr="00942D5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Below section is </w:t>
       </w:r>
-      <w:r w:rsidR="003D4FB0" w:rsidRPr="00500384">
+      <w:r w:rsidR="003D4FB0" w:rsidRPr="00942D5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to be completed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00500384">
+      <w:r w:rsidRPr="00942D5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the assessor </w:t>
       </w:r>
-      <w:r w:rsidR="00D202D6" w:rsidRPr="00500384">
+      <w:r w:rsidR="00D202D6" w:rsidRPr="00942D5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FAB9E7" w14:textId="77777777" w:rsidR="00500384" w:rsidRPr="00500384" w:rsidRDefault="00500384" w:rsidP="001D1E6C">
+    <w:p w14:paraId="77FAB9E7" w14:textId="77777777" w:rsidR="00500384" w:rsidRPr="00942D5C" w:rsidRDefault="00500384" w:rsidP="001D1E6C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable6Colourful"/>
         <w:tblW w:w="4448" w:type="pct"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3970"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3684"/>
+        <w:gridCol w:w="4253"/>
+        <w:gridCol w:w="4678"/>
+        <w:gridCol w:w="1274"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E20AC" w:rsidRPr="00500384" w14:paraId="238555EA" w14:textId="77777777" w:rsidTr="00500384">
+      <w:tr w:rsidR="002E20AC" w:rsidRPr="00942D5C" w14:paraId="238555EA" w14:textId="77777777" w:rsidTr="00500384">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74A971F2" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+          <w:p w14:paraId="74A971F2" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500384">
+            <w:r w:rsidRPr="00942D5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">RECORD OF EXPERIENCE </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E20AC" w:rsidRPr="00500384" w14:paraId="343BB80E" w14:textId="77777777" w:rsidTr="00500384">
+      <w:tr w:rsidR="002E20AC" w:rsidRPr="00942D5C" w14:paraId="343BB80E" w14:textId="77777777" w:rsidTr="00C71E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3195" w:type="pct"/>
+            <w:tcW w:w="4376" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D3DB55E" w14:textId="2EC42DBF" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+          <w:p w14:paraId="4D3DB55E" w14:textId="578E063A" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500384">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Minimum of 10 practical experiences since attaining </w:t>
             </w:r>
-            <w:r w:rsidR="00500384">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00500384" w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="00500384">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>evel 2</w:t>
             </w:r>
-            <w:r w:rsidR="001C5E9F" w:rsidRPr="00500384">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> (2 at </w:t>
+            <w:r w:rsidR="001C5E9F" w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C40621" w:rsidRPr="00500384">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="001C5E9F" w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(2 at </w:t>
+            </w:r>
+            <w:r w:rsidR="00C40621" w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>area/regional</w:t>
             </w:r>
-            <w:r w:rsidR="001C5E9F" w:rsidRPr="00500384">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001C5E9F" w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> level meetings)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1805" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcW w:w="624" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5363BC4D" w14:textId="667B845A" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="00A40045" w:rsidP="00F42712">
+          <w:p w14:paraId="5363BC4D" w14:textId="667B845A" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="00A40045" w:rsidP="0048775C">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E20AC" w:rsidRPr="00500384" w14:paraId="0FECA10C" w14:textId="77777777" w:rsidTr="00500384">
+      <w:tr w:rsidR="002E20AC" w:rsidRPr="00942D5C" w14:paraId="0FECA10C" w14:textId="77777777" w:rsidTr="00C71E78">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3195" w:type="pct"/>
+            <w:tcW w:w="4376" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7210C201" w14:textId="2951A6FE" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+          <w:p w14:paraId="7210C201" w14:textId="2951A6FE" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500384">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Evidence of self-learning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1805" w:type="pct"/>
+            <w:tcW w:w="624" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07EFA72A" w14:textId="3682713D" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="002E20AC" w:rsidP="00F42712">
+          <w:p w14:paraId="07EFA72A" w14:textId="39038B12" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="0048775C" w:rsidP="0048775C">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E20AC" w:rsidRPr="00500384" w14:paraId="41C714C0" w14:textId="77777777" w:rsidTr="00697811">
+      <w:tr w:rsidR="001470ED" w:rsidRPr="00942D5C" w14:paraId="41C714C0" w14:textId="77777777" w:rsidTr="00C71E78">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="316"/>
+          <w:trHeight w:val="771"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3195" w:type="pct"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03EAF1F9" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+          <w:p w14:paraId="6751A22A" w14:textId="39B54ABC" w:rsidR="001470ED" w:rsidRPr="00942D5C" w:rsidRDefault="001470ED" w:rsidP="001470ED">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500384">
-[...5 lines deleted...]
-              <w:t>Feedback / Comments</w:t>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feedback / Comments - </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E20AC" w:rsidRPr="00942D5C" w14:paraId="338CD6E8" w14:textId="77777777" w:rsidTr="00C71E78">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D73EE62" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MODULE QUESTIONS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E20AC" w:rsidRPr="00942D5C" w14:paraId="27A0C2C0" w14:textId="77777777" w:rsidTr="00942D5C">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1D49B0" w14:textId="1AE121EE" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minimum of </w:t>
+            </w:r>
+            <w:r w:rsidR="00433B68">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">% in </w:t>
+            </w:r>
+            <w:r w:rsidR="001C5E9F" w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>module</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> questions including reference to rule numbers/rule book</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E20AC" w:rsidRPr="00942D5C" w14:paraId="722E083B" w14:textId="77777777" w:rsidTr="00942D5C">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4376" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5C031C" w14:textId="14B87A0E" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Start Director</w:t>
+            </w:r>
+            <w:r w:rsidR="00A740DE" w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Module</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1805" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcW w:w="624" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6751A22A" w14:textId="77777777" w:rsidR="00500384" w:rsidRPr="00500384" w:rsidRDefault="00500384" w:rsidP="00500384">
+          <w:p w14:paraId="2DF02E54" w14:textId="64CA8545" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="00A40045" w:rsidP="0048775C">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E20AC" w:rsidRPr="00500384" w14:paraId="338CD6E8" w14:textId="77777777" w:rsidTr="00500384">
+      <w:tr w:rsidR="002E20AC" w:rsidRPr="00942D5C" w14:paraId="523621F1" w14:textId="77777777" w:rsidTr="00942D5C">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4376" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFEB6B8" w14:textId="471C9A6B" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="001470ED" w:rsidP="00500384">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Finish</w:t>
+            </w:r>
+            <w:r w:rsidR="002E20AC" w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Director </w:t>
+            </w:r>
+            <w:r w:rsidR="00A740DE" w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Module</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="624" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B49147" w14:textId="4867A0D0" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="00A40045" w:rsidP="0048775C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001470ED" w:rsidRPr="00942D5C" w14:paraId="562FC664" w14:textId="77777777" w:rsidTr="00942D5C">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4376" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="779A2F4B" w14:textId="0FE2D134" w:rsidR="001470ED" w:rsidRPr="00942D5C" w:rsidRDefault="001470ED" w:rsidP="001470ED">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Course Director Module</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="624" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="711538C5" w14:textId="0B8072CA" w:rsidR="001470ED" w:rsidRPr="00942D5C" w:rsidRDefault="001470ED" w:rsidP="001470ED">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001470ED" w:rsidRPr="00942D5C" w14:paraId="7F7C493E" w14:textId="77777777" w:rsidTr="00942D5C">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="646"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60CBA4C0" w14:textId="7F5CDA72" w:rsidR="001470ED" w:rsidRPr="00942D5C" w:rsidRDefault="001470ED" w:rsidP="001470ED">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feedback / Comments - </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E20AC" w:rsidRPr="00942D5C" w14:paraId="12088C49" w14:textId="77777777" w:rsidTr="00500384">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D73EE62" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+          <w:p w14:paraId="5E12CB27" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500384">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">MODULE QUESTIONS </w:t>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASSESSMENTS DETAILS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E20AC" w:rsidRPr="00500384" w14:paraId="27A0C2C0" w14:textId="77777777" w:rsidTr="00500384">
+      <w:tr w:rsidR="002E20AC" w:rsidRPr="00942D5C" w14:paraId="733397B0" w14:textId="77777777" w:rsidTr="00CB2F0C">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:tcW w:w="2084" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1D49B0" w14:textId="4DFACB13" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+          <w:p w14:paraId="35C90A86" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500384">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> questions including reference to rule numbers/rule book</w:t>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of Reporter </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2916" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA57983" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E20AC" w:rsidRPr="00500384" w14:paraId="722E083B" w14:textId="77777777" w:rsidTr="00500384">
+      <w:tr w:rsidR="002E20AC" w:rsidRPr="00942D5C" w14:paraId="472BD1C2" w14:textId="77777777" w:rsidTr="00CB2F0C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3195" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2084" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5C031C" w14:textId="4D927160" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+          <w:p w14:paraId="1D4F39F2" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500384">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Module</w:t>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting / Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1805" w:type="pct"/>
-[...29 lines deleted...]
-            <w:tcW w:w="3195" w:type="pct"/>
+            <w:tcW w:w="2916" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AFEB6B8" w14:textId="13B19A82" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+          <w:p w14:paraId="036EA7E6" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...111 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E20AC" w:rsidRPr="00500384" w14:paraId="12088C49" w14:textId="77777777" w:rsidTr="00500384">
+      <w:tr w:rsidR="002E20AC" w:rsidRPr="00942D5C" w14:paraId="5E8DED63" w14:textId="77777777" w:rsidTr="00500384">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E12CB27" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+          <w:p w14:paraId="771AE9F2" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500384">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">ASSESSMENTS DETAILS </w:t>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADDITIONAL COMMENTS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E20AC" w:rsidRPr="00500384" w14:paraId="608051A5" w14:textId="77777777" w:rsidTr="00500384">
+      <w:tr w:rsidR="002E20AC" w:rsidRPr="00942D5C" w14:paraId="696B4F32" w14:textId="77777777" w:rsidTr="00CB2F0C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFA7C52" w14:textId="5B8B3399" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+          <w:p w14:paraId="05D8CE34" w14:textId="77777777" w:rsidR="00402885" w:rsidRPr="00942D5C" w:rsidRDefault="00402885" w:rsidP="00500384">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500384">
-[...22 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E20AC" w:rsidRPr="00500384" w14:paraId="733397B0" w14:textId="77777777" w:rsidTr="00500384">
+      <w:tr w:rsidR="002E20AC" w:rsidRPr="00942D5C" w14:paraId="4D17B372" w14:textId="77777777" w:rsidTr="00CB2F0C">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1945" w:type="pct"/>
-[...175 lines deleted...]
-            <w:tcW w:w="1945" w:type="pct"/>
+            <w:tcW w:w="2084" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54CA14BE" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+          <w:p w14:paraId="54CA14BE" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500384">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of Assessor / Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3055" w:type="pct"/>
+            <w:tcW w:w="2916" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="678AA638" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+          <w:p w14:paraId="678AA638" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E20AC" w:rsidRPr="00500384" w14:paraId="3C18DAC5" w14:textId="77777777" w:rsidTr="00500384">
+      <w:tr w:rsidR="002E20AC" w:rsidRPr="00942D5C" w14:paraId="3C18DAC5" w14:textId="77777777" w:rsidTr="00CB2F0C">
         <w:trPr>
           <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1945" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="2084" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="214BF4FB" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+          <w:p w14:paraId="214BF4FB" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500384">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00942D5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of Upgrading Secretary / Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3055" w:type="pct"/>
+            <w:tcW w:w="2916" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A020F7B" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+          <w:p w14:paraId="7A020F7B" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E37F7F6" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00500384" w:rsidRDefault="002E20AC" w:rsidP="00500384">
+    <w:p w14:paraId="5E37F7F6" w14:textId="77777777" w:rsidR="002E20AC" w:rsidRPr="00942D5C" w:rsidRDefault="002E20AC" w:rsidP="00500384">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="045A4EF3" w14:textId="36817D26" w:rsidR="00E9769B" w:rsidRPr="00500384" w:rsidRDefault="0008791F" w:rsidP="00500384">
+    <w:p w14:paraId="045A4EF3" w14:textId="6370D5CB" w:rsidR="00E9769B" w:rsidRPr="00942D5C" w:rsidRDefault="001470ED" w:rsidP="00500384">
       <w:pPr>
         <w:ind w:left="567" w:right="142"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00500384">
+      <w:r w:rsidRPr="00942D5C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Completed form to be sent </w:t>
+        <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00117C97" w:rsidRPr="00500384">
+      <w:r w:rsidR="00CB2F0C" w:rsidRPr="00942D5C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
         </w:rPr>
-        <w:t>by the assessor to the relevant</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">via </w:t>
+        <w:t xml:space="preserve">ompleted form to be sent to the candidate and </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00402CF3" w:rsidRPr="00500384">
+        <w:r w:rsidR="00402CF3" w:rsidRPr="00942D5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+            <w:b w:val="0"/>
           </w:rPr>
           <w:t>officialsaccreditation@englandathletics.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00402CF3" w:rsidRPr="00500384">
+      <w:r w:rsidR="00402CF3" w:rsidRPr="00942D5C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D9E195" w14:textId="77777777" w:rsidR="00697811" w:rsidRDefault="00697811" w:rsidP="00500384">
+    <w:p w14:paraId="65D9E195" w14:textId="77777777" w:rsidR="00697811" w:rsidRPr="00942D5C" w:rsidRDefault="00697811" w:rsidP="00500384">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...108 lines deleted...]
-        <w:ind w:left="993" w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...78 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="15155CC9" w14:textId="2D538E40" w:rsidR="002762DC" w:rsidRPr="008329FD" w:rsidRDefault="00C92FDA" w:rsidP="00D75CC8">
-[...55 lines deleted...]
-    <w:sectPr w:rsidR="002762DC" w:rsidRPr="008329FD" w:rsidSect="00697811">
+    <w:sectPr w:rsidR="00697811" w:rsidRPr="00942D5C" w:rsidSect="00697811">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2127" w:right="140" w:bottom="426" w:left="284" w:header="142" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="460207FA" w14:textId="77777777" w:rsidR="00346FF1" w:rsidRDefault="00346FF1">
+    <w:p w14:paraId="7402AE68" w14:textId="77777777" w:rsidR="004207B2" w:rsidRDefault="004207B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23AB1898" w14:textId="77777777" w:rsidR="00346FF1" w:rsidRDefault="00346FF1">
+    <w:p w14:paraId="11C55C71" w14:textId="77777777" w:rsidR="004207B2" w:rsidRDefault="004207B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1604,58 +1297,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3612C57E" w14:textId="77777777" w:rsidR="00346FF1" w:rsidRDefault="00346FF1">
+    <w:p w14:paraId="7B6125EB" w14:textId="77777777" w:rsidR="004207B2" w:rsidRDefault="004207B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="751F85C6" w14:textId="77777777" w:rsidR="00346FF1" w:rsidRDefault="00346FF1">
+    <w:p w14:paraId="54F7F1B4" w14:textId="77777777" w:rsidR="004207B2" w:rsidRDefault="004207B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BB5A21B" w14:textId="40F17E41" w:rsidR="007E42FC" w:rsidRDefault="00737D04" w:rsidP="006C09B3">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E267BC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B856C71" wp14:editId="189DE2F3">
           <wp:extent cx="3962400" cy="967740"/>
@@ -3947,104 +3640,108 @@
     <w:rsid w:val="00051605"/>
     <w:rsid w:val="0007199B"/>
     <w:rsid w:val="00086F85"/>
     <w:rsid w:val="0008791F"/>
     <w:rsid w:val="0009122D"/>
     <w:rsid w:val="00093AB9"/>
     <w:rsid w:val="000941D8"/>
     <w:rsid w:val="000A1CB7"/>
     <w:rsid w:val="000A3939"/>
     <w:rsid w:val="000A46E5"/>
     <w:rsid w:val="000A6A20"/>
     <w:rsid w:val="000A78D3"/>
     <w:rsid w:val="000B6156"/>
     <w:rsid w:val="000B7507"/>
     <w:rsid w:val="000C06F3"/>
     <w:rsid w:val="000C3CC0"/>
     <w:rsid w:val="000E0238"/>
     <w:rsid w:val="000E57DD"/>
     <w:rsid w:val="000F2EF5"/>
     <w:rsid w:val="001023B5"/>
     <w:rsid w:val="00117C97"/>
     <w:rsid w:val="00120A79"/>
     <w:rsid w:val="00131F80"/>
     <w:rsid w:val="0013630A"/>
     <w:rsid w:val="00143941"/>
+    <w:rsid w:val="001470ED"/>
     <w:rsid w:val="001527A9"/>
     <w:rsid w:val="00165411"/>
     <w:rsid w:val="00166942"/>
     <w:rsid w:val="001756CA"/>
     <w:rsid w:val="001C3940"/>
     <w:rsid w:val="001C55D1"/>
     <w:rsid w:val="001C5E9F"/>
     <w:rsid w:val="001D1E6C"/>
     <w:rsid w:val="001D493E"/>
     <w:rsid w:val="001D6B38"/>
     <w:rsid w:val="001E72D5"/>
     <w:rsid w:val="001F0ECB"/>
     <w:rsid w:val="001F6756"/>
     <w:rsid w:val="00210D7D"/>
     <w:rsid w:val="00225108"/>
     <w:rsid w:val="00233F6E"/>
     <w:rsid w:val="0024177E"/>
     <w:rsid w:val="0025156C"/>
     <w:rsid w:val="002676C8"/>
     <w:rsid w:val="002762DC"/>
     <w:rsid w:val="00290FD1"/>
     <w:rsid w:val="002C2EBD"/>
     <w:rsid w:val="002D79CE"/>
     <w:rsid w:val="002E11ED"/>
     <w:rsid w:val="002E1F9D"/>
     <w:rsid w:val="002E20AC"/>
     <w:rsid w:val="002F4454"/>
     <w:rsid w:val="00323618"/>
     <w:rsid w:val="00332F8E"/>
     <w:rsid w:val="0033629E"/>
     <w:rsid w:val="00343B50"/>
     <w:rsid w:val="00346FF1"/>
     <w:rsid w:val="003511ED"/>
     <w:rsid w:val="003664B8"/>
     <w:rsid w:val="003800AD"/>
     <w:rsid w:val="00385DD9"/>
     <w:rsid w:val="00391588"/>
     <w:rsid w:val="003963E7"/>
     <w:rsid w:val="003A54B8"/>
     <w:rsid w:val="003C368F"/>
     <w:rsid w:val="003C763A"/>
     <w:rsid w:val="003C7E64"/>
     <w:rsid w:val="003D0392"/>
     <w:rsid w:val="003D4FB0"/>
     <w:rsid w:val="003E5D26"/>
     <w:rsid w:val="003F04C6"/>
     <w:rsid w:val="003F5549"/>
     <w:rsid w:val="00402885"/>
     <w:rsid w:val="00402CF3"/>
+    <w:rsid w:val="004207B2"/>
     <w:rsid w:val="0042316C"/>
+    <w:rsid w:val="00433B68"/>
     <w:rsid w:val="004478D8"/>
     <w:rsid w:val="004558AE"/>
     <w:rsid w:val="00457131"/>
     <w:rsid w:val="004727B9"/>
+    <w:rsid w:val="0048775C"/>
     <w:rsid w:val="004963A4"/>
     <w:rsid w:val="004A0616"/>
     <w:rsid w:val="004A2730"/>
     <w:rsid w:val="004B16EF"/>
     <w:rsid w:val="004D4390"/>
     <w:rsid w:val="004D609F"/>
     <w:rsid w:val="004E194B"/>
     <w:rsid w:val="004E200C"/>
     <w:rsid w:val="004F0CF1"/>
     <w:rsid w:val="004F5254"/>
     <w:rsid w:val="004F693E"/>
     <w:rsid w:val="004F7F98"/>
     <w:rsid w:val="00500384"/>
     <w:rsid w:val="005148E7"/>
     <w:rsid w:val="00527A6C"/>
     <w:rsid w:val="00542718"/>
     <w:rsid w:val="00544CAE"/>
     <w:rsid w:val="0054532E"/>
     <w:rsid w:val="0056584E"/>
     <w:rsid w:val="00566E60"/>
     <w:rsid w:val="00580E69"/>
     <w:rsid w:val="00590B64"/>
     <w:rsid w:val="00596442"/>
     <w:rsid w:val="00597213"/>
     <w:rsid w:val="005A41A4"/>
@@ -4097,123 +3794,129 @@
     <w:rsid w:val="007F0C09"/>
     <w:rsid w:val="007F1C05"/>
     <w:rsid w:val="007F2A00"/>
     <w:rsid w:val="007F66C0"/>
     <w:rsid w:val="00803450"/>
     <w:rsid w:val="00804E59"/>
     <w:rsid w:val="008061DA"/>
     <w:rsid w:val="008329FD"/>
     <w:rsid w:val="00836C1D"/>
     <w:rsid w:val="00841482"/>
     <w:rsid w:val="00870052"/>
     <w:rsid w:val="008832F0"/>
     <w:rsid w:val="00896A47"/>
     <w:rsid w:val="008B29EE"/>
     <w:rsid w:val="008B5E66"/>
     <w:rsid w:val="008B6480"/>
     <w:rsid w:val="008C0D24"/>
     <w:rsid w:val="008D2067"/>
     <w:rsid w:val="008E60B9"/>
     <w:rsid w:val="00915738"/>
     <w:rsid w:val="00921533"/>
     <w:rsid w:val="009227F1"/>
     <w:rsid w:val="00923D00"/>
     <w:rsid w:val="0092632D"/>
     <w:rsid w:val="00934D61"/>
+    <w:rsid w:val="00942D5C"/>
     <w:rsid w:val="00946382"/>
     <w:rsid w:val="009778B0"/>
     <w:rsid w:val="009969AD"/>
     <w:rsid w:val="009C507F"/>
     <w:rsid w:val="009D59AE"/>
     <w:rsid w:val="009D5E74"/>
     <w:rsid w:val="009E0C6D"/>
     <w:rsid w:val="009E23F1"/>
+    <w:rsid w:val="009E4C4E"/>
     <w:rsid w:val="009E6B36"/>
     <w:rsid w:val="009F0826"/>
     <w:rsid w:val="00A033EB"/>
     <w:rsid w:val="00A06BAC"/>
     <w:rsid w:val="00A1659D"/>
     <w:rsid w:val="00A31650"/>
     <w:rsid w:val="00A40045"/>
     <w:rsid w:val="00A43B85"/>
     <w:rsid w:val="00A44E73"/>
     <w:rsid w:val="00A53B3B"/>
     <w:rsid w:val="00A53CDC"/>
     <w:rsid w:val="00A740DE"/>
     <w:rsid w:val="00A80C1D"/>
     <w:rsid w:val="00A82A1C"/>
     <w:rsid w:val="00A8509A"/>
     <w:rsid w:val="00A86196"/>
     <w:rsid w:val="00A91DCF"/>
     <w:rsid w:val="00AA26AE"/>
     <w:rsid w:val="00AC2BF5"/>
     <w:rsid w:val="00AD7142"/>
     <w:rsid w:val="00AE1FE3"/>
     <w:rsid w:val="00AE5E48"/>
     <w:rsid w:val="00B04335"/>
     <w:rsid w:val="00B046F0"/>
     <w:rsid w:val="00B134CC"/>
     <w:rsid w:val="00B168A6"/>
     <w:rsid w:val="00B17FCE"/>
     <w:rsid w:val="00B329BA"/>
     <w:rsid w:val="00B42966"/>
     <w:rsid w:val="00B43766"/>
     <w:rsid w:val="00B65497"/>
     <w:rsid w:val="00B80E91"/>
     <w:rsid w:val="00B83C99"/>
     <w:rsid w:val="00B85427"/>
     <w:rsid w:val="00B8772E"/>
+    <w:rsid w:val="00B966F1"/>
     <w:rsid w:val="00B96C61"/>
     <w:rsid w:val="00B971FD"/>
     <w:rsid w:val="00BA0FDD"/>
     <w:rsid w:val="00BA34DE"/>
     <w:rsid w:val="00BA5C54"/>
     <w:rsid w:val="00BA6A29"/>
     <w:rsid w:val="00BB23C6"/>
     <w:rsid w:val="00BC462F"/>
     <w:rsid w:val="00BD21A5"/>
     <w:rsid w:val="00BD35F5"/>
     <w:rsid w:val="00BD4B60"/>
     <w:rsid w:val="00BD4DC6"/>
     <w:rsid w:val="00BE3D0C"/>
     <w:rsid w:val="00BF0A40"/>
     <w:rsid w:val="00C06BC4"/>
     <w:rsid w:val="00C11FE1"/>
     <w:rsid w:val="00C15221"/>
     <w:rsid w:val="00C2413E"/>
     <w:rsid w:val="00C40621"/>
     <w:rsid w:val="00C50789"/>
     <w:rsid w:val="00C647F4"/>
+    <w:rsid w:val="00C71E78"/>
     <w:rsid w:val="00C74366"/>
     <w:rsid w:val="00C74385"/>
     <w:rsid w:val="00C808E6"/>
     <w:rsid w:val="00C853A8"/>
     <w:rsid w:val="00C85977"/>
     <w:rsid w:val="00C92FDA"/>
+    <w:rsid w:val="00C94159"/>
     <w:rsid w:val="00C9551F"/>
     <w:rsid w:val="00CA1127"/>
     <w:rsid w:val="00CA1A98"/>
+    <w:rsid w:val="00CB2F0C"/>
     <w:rsid w:val="00CC3856"/>
     <w:rsid w:val="00CD4503"/>
     <w:rsid w:val="00CF0D42"/>
     <w:rsid w:val="00D025DD"/>
     <w:rsid w:val="00D07DD1"/>
     <w:rsid w:val="00D158B8"/>
     <w:rsid w:val="00D15B46"/>
     <w:rsid w:val="00D202D6"/>
     <w:rsid w:val="00D3068C"/>
     <w:rsid w:val="00D42DE7"/>
     <w:rsid w:val="00D51CA7"/>
     <w:rsid w:val="00D75CC8"/>
     <w:rsid w:val="00D76ADA"/>
     <w:rsid w:val="00D7714D"/>
     <w:rsid w:val="00D81847"/>
     <w:rsid w:val="00D869B4"/>
     <w:rsid w:val="00D916EA"/>
     <w:rsid w:val="00D93E97"/>
     <w:rsid w:val="00DA71A0"/>
     <w:rsid w:val="00DB0EE6"/>
     <w:rsid w:val="00DD12C0"/>
     <w:rsid w:val="00DD1913"/>
     <w:rsid w:val="00DF28DB"/>
     <w:rsid w:val="00E04F00"/>
     <w:rsid w:val="00E061D9"/>
@@ -5153,56 +4856,58 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d4e97e60-d57b-46f0-8c68-1d25f9ddb920">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d4a48426-97cc-4a61-94fb-56c3682b2352" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010042016E61ECD77C43A7695B35AA3CBE50" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="90192ac976a05609bcde9171229bfc16">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d4e97e60-d57b-46f0-8c68-1d25f9ddb920" xmlns:ns3="d4a48426-97cc-4a61-94fb-56c3682b2352" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b177dff8fc34d65a850aca3b5d3c647e" ns2:_="" ns3:_="">
     <xsd:import namespace="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <xsd:import namespace="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -5417,128 +5122,126 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D0E474F-7CE0-4A68-9D2D-201646DCC58A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDB90A2B-06DA-4ADB-8A69-6DBD3189E337}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
+    <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AED54A39-6901-43C3-909A-FC64EC0316B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d4e97e60-d57b-46f0-8c68-1d25f9ddb920"/>
     <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDB90A2B-06DA-4ADB-8A69-6DBD3189E337}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D0E474F-7CE0-4A68-9D2D-201646DCC58A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="d4a48426-97cc-4a61-94fb-56c3682b2352"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>160</Words>
-  <Characters>1013</Characters>
+  <Words>125</Words>
+  <Characters>715</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DRAFT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NoEAA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1171</CharactersWithSpaces>
+  <CharactersWithSpaces>839</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>DRAFT</dc:title>
   <dc:subject/>
   <dc:creator>MOIRAG</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010042016E61ECD77C43A7695B35AA3CBE50</vt:lpwstr>
   </property>